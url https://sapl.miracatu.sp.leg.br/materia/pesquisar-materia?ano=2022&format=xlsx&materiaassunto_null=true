--- v0 (2025-10-26)
+++ v1 (2026-04-06)
@@ -51,8101 +51,8101 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Denúncia  infração da Lei 8069 -ECA, em abrigo. Críticas atuação de Comissão  de Sindicância e consequente Processo Administrativo Disciplinar</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>ELE</t>
   </si>
   <si>
     <t>Eleição</t>
   </si>
   <si>
     <t>Eleicao da Mesa para o bienio 2023/2024</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Moyses Neto, Henrique do Porto, Zé Mineiro, Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6041/proposta_emenda_a_lom.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6041/proposta_emenda_a_lom.pdf</t>
   </si>
   <si>
     <t>Altera parágrafos  do artigo 23  da LOM</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>Emendas a Projetos</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5404/emenda01_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5404/emenda01_22.pdf</t>
   </si>
   <si>
     <t>Substitutiva ao Art. 1º do PL 05 (altera requisito cargo Motorista)</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5405/emenda02_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5405/emenda02_22.pdf</t>
   </si>
   <si>
     <t>Substitutiva ao artigo 1º do PL 05/22 (altera requisito cargo de Auxiliar de Serviços Jurídicos)</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jair Silva</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5470/emenda_03.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5470/emenda_03.pdf</t>
   </si>
   <si>
     <t>Modificativa ao Anexo I do Projeto de Resolução nº 02/2022</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5471/emenda_04.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5471/emenda_04.pdf</t>
   </si>
   <si>
     <t>Modificativa  ao  Anexo I do Projeto de Resolução nº 02/2022</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5472/emenda_05.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5472/emenda_05.pdf</t>
   </si>
   <si>
     <t>Modificativa ao Anexo I  do Projeto de Resolução nº 02/2022</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5494/emenda_06_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5494/emenda_06_22.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA AO PARÁGRAFO ÚNICO DO PR 03/2022</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>CEL - Comissão de  Educação, Cultura, Lazer e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5538/emenda07_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5538/emenda07_22.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVA A REDAÇÃO DO ARTIGO 1º DO PL 43/21</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5601/emenda08_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5601/emenda08_22.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVA A REDAÇÃO DO ARTIGO 3º DO PL 15/22</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5603/emenda_09_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5603/emenda_09_22.pdf</t>
   </si>
   <si>
     <t>Modificativa a Redação do artigo 2º do PL 11</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5623/emenda_10_ao_pl_11_-_altera_ementa.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5623/emenda_10_ao_pl_11_-_altera_ementa.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA A REDAÇÃO DA EMENTA  DO PL  11/22</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5624/emenda_11_ao_pl_11_modificativa_a_redacao_do_art_1o_do_pl11.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5624/emenda_11_ao_pl_11_modificativa_a_redacao_do_art_1o_do_pl11.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA A REDAÇÃO DO ARTIGO 1º DO PL  11/22</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5671/emenda_12_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5671/emenda_12_22.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA A REDAÇÃO DO ARTIGO 1º DO PL 14/22</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5726/emenda13_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5726/emenda13_22.pdf</t>
   </si>
   <si>
     <t>Substitutiva ao Art. 3º do PLC 08/22</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento, Finanças, Contabilidade, Fiscalização e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5738/emenda_14_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5738/emenda_14_22.pdf</t>
   </si>
   <si>
     <t>ALTERA PRAZO CONSTANTE NO ARTIGO 80 DO CÓDIGO DE POSTURA</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Comissão de Obras e Serviços Publicos</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5739/emenda_15_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5739/emenda_15_22.pdf</t>
   </si>
   <si>
     <t>ALTERA PRAZO CONSTANTE NO ARTIGO 247 DO CÓDIGO DE POSTURA</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5868/emenda16.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5868/emenda16.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVA A REDAÇÃO DO ARTIGO 1º DO PL 10/22</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5926/emenda17_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5926/emenda17_22.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVA A REDAÇÃO DO ARTIGO 1º DO PL 09/22</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5957/emenda_18_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5957/emenda_18_22.pdf</t>
   </si>
   <si>
     <t>SUPRIME O ARTIGO 3º PL 34/22</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5959/emenda_19_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5959/emenda_19_22.pdf</t>
   </si>
   <si>
     <t>SUPRIME O ART. 3º DO  PL 40/22</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5988/emenda20_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5988/emenda20_22.pdf</t>
   </si>
   <si>
     <t>ADITIVA DE PARAGRAFO AO ART. 1º DO PL 49/22</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5989/emenda_21_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5989/emenda_21_22.pdf</t>
   </si>
   <si>
     <t>ADITIVA A REDAÇÃO DO ARTIGO 3º DO PL 68/22</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6015/emenda_22_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6015/emenda_22_22.pdf</t>
   </si>
   <si>
     <t>ADITIVA A REDAÇÃO DO ARTIGO 1º DO PL 44/22</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6016/emenda_23_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6016/emenda_23_22.pdf</t>
   </si>
   <si>
     <t>ADITIVA A REDAÇÃO DO ARTIGO 1º DO PL 45/22</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6017/emenda_24_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6017/emenda_24_22.pdf</t>
   </si>
   <si>
     <t>ADITIVA A REDAÇÃO DO ARTIGO 1º DO PL 46/22</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6018/emenda_25_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6018/emenda_25_22.pdf</t>
   </si>
   <si>
     <t>ADITIVA A REDAÇÃO DO ARTIGO 1º DO PL 47/22</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6019/emenda_26_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6019/emenda_26_22.pdf</t>
   </si>
   <si>
     <t>ADITIVA A REDAÇÃO DO ARTIGO 1º DO PL 60/22</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6064/emenda_27_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6064/emenda_27_22.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA A REDAÇÃO DO ART. 3º DO PL 39/22</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6073/emenda_28_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6073/emenda_28_22.pdf</t>
   </si>
   <si>
     <t>ADITIVA A REDAÇÃO DO ARTIGO 1º DO PL 61/22</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6074/emenda_29_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6074/emenda_29_22.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVA A REDAÇÃO DO ARTIGO 1° DO PL 36/22</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6076/emenda_30_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6076/emenda_30_22.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVA A REDAÇÃO DO ARTIGO 1° DO PL 63/22</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6082/eemenda31_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6082/eemenda31_22.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVA A REDAÇÃO DO ARTIGO 1º DO PDL 17/22 (altera o termo "doação" para "transferência")</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6085/emenda32_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6085/emenda32_22.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA AO ARTIGO 1º (corrige o nome do Consórcio)</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6086/emenda33_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6086/emenda33_22.pdf</t>
   </si>
   <si>
     <t>ADITIVA AO ARTIGO 3º DO PL 70/22 (Normas expressas a  serem revogadas)</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Nailson</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6102/emenda_34_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6102/emenda_34_22.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Artigo 4º Parágrafo Quarto do PLO 73/22</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6107/emenda_35_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6107/emenda_35_22.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao art 54, § 1º do Projeto de Lei Complementar nº 15/2022</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6108/emenda_36_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6108/emenda_36_22.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao art 54, § 3º do Projeto de Lei Complementar nº 15/2022</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6109/emenda_37_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6109/emenda_37_22.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao caput do art 206 do Projeto de Lei Complementar nº 15/2022</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6110/emenda_38_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6110/emenda_38_22.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao caput do art 206 do Projeto de Lei Complementar nº 15/2022</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6111/emenda_39_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6111/emenda_39_22.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao inciso I do art 100 do Projeto de Lei Complementar nº 15/2022</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6112/emenda_40_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6112/emenda_40_22.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao art 203 do Projeto de Lei Complementar nº 15/2022</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Edmilson do Esporte</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6113/emenda_41_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6113/emenda_41_22.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao artigo 155 do Projeto de Lei Complementar nº 15/2022</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6114/emenda_42_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6114/emenda_42_22.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao artigo 205 do Projeto de Lei Complementar nº 15/2022</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6115/emenda_43_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6115/emenda_43_22.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao artigo 1º.  Parágrafo Único do Projeto de Lei Complementar nº 15/2022</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Claudio Honorio</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5332/ind_01_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5332/ind_01_22.pdf</t>
   </si>
   <si>
     <t>Poda de arvore na Rua do Jacarandá_x000D_
 N°80, Parque Nova miracatu</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>Henrique do Porto</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5338/ind_02_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5338/ind_02_22.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de córrego na Vila Kamaiti.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>Edmilson do Esporte, Claudio Honorio, Henrique do Porto, Moyses Neto, Nailson, Pablo Pereira, Zé Mineiro, Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5339/ind_03_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5339/ind_03_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5340/ind_04_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5340/ind_04_22.pdf</t>
   </si>
   <si>
     <t>ESCOLINHA DE FUTEBOL PARA O BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5341/ind_05_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5341/ind_05_22.pdf</t>
   </si>
   <si>
     <t>ABRIGO PARA PASSAGEIROS DE ÔNIBUS BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5342/ind_06_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5342/ind_06_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E ROÇADA NA VILA MATSUDA</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5343/ind_07_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5343/ind_07_22.pdf</t>
   </si>
   <si>
     <t>PRAÇA E UM LOCAL DE ESPORTE E LAZER BAIRRO VILA MATSUDA</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5344/ind_08_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5344/ind_08_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E ROÇADA BAIRRO VILA NOVA</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5345/ind_09_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5345/ind_09_22.pdf</t>
   </si>
   <si>
     <t>BENFEITORIAS NO CAMPO DA VISTA GRANDE</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5346/ind_10_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5346/ind_10_22.pdf</t>
   </si>
   <si>
     <t>BENFEITORIAS NO CAMPO DO MORAES</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5347/ind_11_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5347/ind_11_22.pdf</t>
   </si>
   <si>
     <t>VOLTA DA MINI OLIMPÍADA ESCOLAR</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5348/ind_12_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5348/ind_12_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA LINHA E DAS CAIXAS DE ESGOTO BAIRRO BALANÇA</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5349/ind_13_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5349/ind_13_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E LIMPEZA NO POSTINHO BAIRRO RIBEIRÃO BONITO</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5350/ind_14_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5350/ind_14_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DO RIBEIRÃO BONITO E SERRARIA</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5351/ind_15_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5351/ind_15_22.pdf</t>
   </si>
   <si>
     <t>CAMINHÃO DO LIXO FAZER ITINERÁRIO DA MITRA E VISTA GRANDE</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5352/ind_16_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5352/ind_16_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA CONHECIDA COMO JOSÉ KOWALEZ</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5353/ind_17_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5353/ind_17_22.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE ILUMINAÇÃO PÚBLICA - FINAL DA RUA VINÍCIUS DE MORAES- BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5354/ind_18_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5354/ind_18_22.pdf</t>
   </si>
   <si>
     <t>BENFEITORIAS NAS RUAS DO BAIRRO VILA EXPEDICIONÁRIA E VILA NOVA</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5355/ind_19_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5355/ind_19_22.pdf</t>
   </si>
   <si>
     <t>INDICA AUMENTO NO VALE-ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5356/ind_20_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5356/ind_20_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CICLOVIA PARA LIGAR AO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5357/ind_21_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5357/ind_21_22.pdf</t>
   </si>
   <si>
     <t>MURO DE ARRIMO NA RUA DAS PALMEIRAS BAIRRO VILA NOVA</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5358/ind_22_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5358/ind_22_22.pdf</t>
   </si>
   <si>
     <t>INDICA A OPERAÇÃO CATA-TRECOS</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5359/ind_23_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5359/ind_23_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO NO ESCADÃO QUE LIGA JARDIM MIRACATU (MORRÃO) AO CAMPO DOS TRABALHADORES</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5360/ind_24_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5360/ind_24_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE NOVAS PLACAS DE IDENTIFICAÇÃO DE RUAS - BAIRRO VILA MATSUDA</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5361/ind_25_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5361/ind_25_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA CAPITÃO JOSÉ DA SILVA LEITE</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5362/ind_26_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5362/ind_26_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADAS NO BAIRRO JARDIM YOLANDA - RUAS: NOEL ROSA, ADONIRAN BARBOSA E LUIZ GONZAGA</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5363/ind_27_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5363/ind_27_22.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DO CAMPO DO BAIRRO VILA MATSUDA</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5364/ind_28_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5364/ind_28_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA GALDINO GONÇALVES BAIRRO VILA UBIRAJARA</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5365/ind_29_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5365/ind_29_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA OU RECAPEAMENTO RUA ROBERTO KRUSZYNSKI</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5366/ind_30_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5366/ind_30_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS GOVERNADOR ADHEMAR DE BARROS E VEREADOR CARLOS HIRAKAWA</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5367/ind_31_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5367/ind_31_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS SANTA RITA E JOSÉ KOWALES - VILA UBIRAJARA</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5372/ind_32_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5372/ind_32_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO MATSUDA</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5373/ind_33_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5373/ind_33_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NO FINAL DA RUA SYLAS BALTAZAR DE ARAÚJO</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5374/ind_34_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5374/ind_34_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA 04 - ÉDEN DO VALE</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5375/ind_35_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5375/ind_35_22.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ARQUIBANCADA INCLUINDO A COLOCAÇÃO DE GRADE DE PROTEÇÃO NA ESCOLA DO BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5376/ind_36_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5376/ind_36_22.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE LUMINÁRIAS NO ESCADÃO AO LADO DA UBS DO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5377/ind_37_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5377/ind_37_22.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE UMA COBERTURA NO CENTRO CULTURAL</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5378/ind_38_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5378/ind_38_22.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE CONSTRUÇÃO DE UMA CRECHE NO BAIRRO VILA NOVA</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5379/ind_39_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5379/ind_39_22.pdf</t>
   </si>
   <si>
     <t>REFLETORES PARA O CAMPO DE FUTEBOL DO BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5380/ind_40_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5380/ind_40_22.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ABRIGOS PARA PASSAGEIROS DE ÔNIBUS BAIRRO VILA NOVA</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5381/ind_41_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5381/ind_41_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA NA RUA VINÍCIUS DE MORAES</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5382/ind_42_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5382/ind_42_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE CÓRREGOS NO PERÍMETRO URBANO</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5383/ind_43_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5383/ind_43_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA LEONOR MENDES DE BARROS</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5384/ind_44_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5384/ind_44_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APLICAÇÃO DA REVISÃO GERAL - RGA AOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5386/ind_45_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5386/ind_45_22.pdf</t>
   </si>
   <si>
     <t>INDICA NECESSIDADE DE REPOSIÇÃO DE REMÉDIOS</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Claudio Honorio, Edmilson do Esporte, Henrique do Porto, Moyses Neto, Nailson, Pablo Pereira, Zé Mineiro, Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5387/ind_46_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5387/ind_46_22.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA ESTRADA DAS PANELAS</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5388/ind_47_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5388/ind_47_22.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA ESTRADA DA ÁGUA VERMELHA</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5389/ind_48_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5389/ind_48_22.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE BUEIROS E MANUTENÇÃO NA ESTRADA DA PEDRA BRANCA</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5390/ind_49_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5390/ind_49_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA PASSARELA NO BAIRRO DO ENGENHO - SÍTIO TAMBATINGA</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Zé Mineiro, Claudio Honorio, Edmilson do Esporte, Henrique do Porto, Moyses Neto, Nailson, Pablo Pereira, Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5391/ind_50_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5391/ind_50_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E ROÇADA NA ESTRADA DO FAU</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5392/ind_51_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5392/ind_51_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E ROÇADA NA ESTRADA DO BRANGEL</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5393/ind_52_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5393/ind_52_22.pdf</t>
   </si>
   <si>
     <t>INDICA NECESSIDADE DE MELHORIAS NAS RUAS DA VILA NOVA MIRACATU</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5394/ind_53_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5394/ind_53_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA (BUEIRO) DO DIVISOR DE IGUAPE</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Cleiton Souza, Jair Silva, Zezequinho Herculano</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5395/ind_54_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5395/ind_54_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO CEMITÉRIO "RECANTO DA PAZ" LOCALIZADO NA AV. DA SAUDADE</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Zezequinho Herculano, Cleiton Souza, Jair Silva</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5420/ind_55_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5420/ind_55_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO CEMITÉRIO LOCALIZADO NO BAIRRO DE PEDRO BARROS</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5421/ind_56_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5421/ind_56_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E LIMPEZA NA ESCADARIA DE ACESSO AO POSTINHO DO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5422/ind_57_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5422/ind_57_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E ROÇADA NA ESCOLA JÚLIA BOTTARO, BAIRRO PEDRO BARROS.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Moyses Neto, Claudio Honorio, Edmilson do Esporte, Henrique do Porto, Nailson, Pablo Pereira, Zé Mineiro, Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5426/ind_58_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5426/ind_58_22.pdf</t>
   </si>
   <si>
     <t>pavimentação asfáltica na Estrada que liga Oliveira Barros ao Jardim Alvorada</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Nailson, Claudio Honorio, Edmilson do Esporte, Henrique do Porto, Moyses Neto, Pablo Pereira, Zé Mineiro, Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5437/ind_59_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5437/ind_59_22.pdf</t>
   </si>
   <si>
     <t>CONCEDER REAJUSTE AOS SERVIDORES DO QUADRO DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5440/ind_60_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5440/ind_60_22.pdf</t>
   </si>
   <si>
     <t>CONCEDER REAJUSTE AOS SERVIDORES DA EDUCAÇÃO, QUADRO DE APOIO E DE SERVIÇOS ESCOLARES (QAE E QSE)</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5441/ind_61_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5441/ind_61_22.pdf</t>
   </si>
   <si>
     <t>ORGANIZAÇÃO DE TRÂNSITO DO SALTO DE BIGUÁ</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5442/ind_62_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5442/ind_62_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA VILA RECREIO, BAIRRO PEDRO BARROS</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5443/ind_63_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5443/ind_63_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PADRÃO DE ENERGIA ELÉTRICA COM IMPLANTAÇÃO DE UMA LUMINÁRIA NO CEMITÉRIO DE PEDRO BARROS</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5444/ind_64_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5444/ind_64_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA MARC FARLANE</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5445/ind_65_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5445/ind_65_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DO TACANJE, BAIRRO PEDRO BARROS</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5446/ind_66_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5446/ind_66_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS RUAS DO BAIRRO DE PEDRO BARROS</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5447/ind_67_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5447/ind_67_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA ORDÁLIA BARROS BORGES- PEDRO BARROS</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5448/ind_68_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5448/ind_68_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA NOSSA FAZENDA- BAIRRO FAU</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5449/ind_69_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5449/ind_69_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA NOSSA FAZENDA- BAIRRO JARAÇATIÁ</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5450/ind_70_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5450/ind_70_22.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE DUAS TAMPAS DE BUEIROS LOCALIZADAS NA RUA JOSIAS BALTAZAR (RUA 3)- BAIRRO VILA KAMAITI</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5457/ind_71_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5457/ind_71_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA VILA BATISTA</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Moyses Neto, Claudio Honorio, Edmilson do Esporte, Henrique do Porto, Nailson, Pablo Pereira, Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5458/ind_72_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5458/ind_72_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO BIGUÁ</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5459/ind_73_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5459/ind_73_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E LIGAÇÃO DE ILUMINAÇÃO NA ÁREA DE LAZER DENOMINADO "SOLANGE DA SILVA COSTA"</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5460/ind_74_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5460/ind_74_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA PRAÇA JOAQUIM POLICARPO FAÚLA</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5464/ind_75_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5464/ind_75_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGO PARA PASSAGEIROS DE ÔNIBUS NO BAIRRO BEIRA RIO</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5477/ind_76_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5477/ind_76_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE VESTIÁRIO NOS CAMPOS: MUTUCA E PANELAS</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5478/ind_77_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5478/ind_77_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA UBS DO BAIRRO BARRA FUNDA</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5479/ind_78_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5479/ind_78_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O POSTINHO DO RIBEIRÃO BONITO</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5480/ind_79_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5480/ind_79_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO MUTUCA</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5481/ind_80_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5481/ind_80_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGO PARA PASSAGEIROS DE ÔNIBUS, BAIRRO TEAGEM I</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5482/ind_81_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5482/ind_81_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGO PARA PASSAGEIROS DE ÔNIBUS NA ESTRADA DA ÁGUA VERMELHA, BAIRRO PANELAS</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5483/ind_82_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5483/ind_82_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DA ÁGUA VERMELHA DE CIMA E ÁGUA VERMELHA DE BAIXO- BAIRRO PANELAS</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5484/ind_83_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5484/ind_83_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DO TIJUCO PRETO</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Claudio Honorio, Edmilson do Esporte, Henrique do Porto, Moyses Neto, Nailson, Pablo Pereira, Zé Mineiro</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5485/ind_84_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5485/ind_84_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UBS NO BAIRRO  MORAES</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5486/ind_85_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5486/ind_85_22.pdf</t>
   </si>
   <si>
     <t>PLACA INFORMANDO COMO REGULARIZAR OS TÚMULOS E GAVETAS NO CEMITÉRIO</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5493/ind_86_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5493/ind_86_22.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DA FUTURA ESCOLA DO BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5501/ind_87_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5501/ind_87_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS GETÚLIO VARGAS E MATO GROSSO - PEDRO BARROS</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5502/ind_88_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5502/ind_88_22.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE DUAS LUMINÁRIAS NO BAIRRO VISTA GRANDE</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5503/ind_89_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5503/ind_89_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA ESTRADA PRINCIPAL DO BAIRRO FAU</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5504/ind_90_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5504/ind_90_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM A PATROL EM VÁRIOS RAMAIS DA ESTRADA DO FAU</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5505/ind_91_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5505/ind_91_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CONSULTÓRIO ODONTOLÓGICO NA UBS DO BAIRRO VISTA GRANDE</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5506/ind_92_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5506/ind_92_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM A PATROL NA ESTRADA DA TEAGEM</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Moyses Neto, Cleiton Souza, Edmilson do Esporte, Henrique do Porto, Nailson, Pablo Pereira, Zé Mineiro, Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5507/ind_93_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5507/ind_93_22.pdf</t>
   </si>
   <si>
     <t>TERMINAR O TRECHO QUE FALTA DE PAVIMENTAÇÃO ASFÁLTICA NA RUA BALBINO DE CAMPOS- BAIRRO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5512/ind_94_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5512/ind_94_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIAS NA ROTATÓRIA DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5513/ind_95_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5513/ind_95_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE INTERNET NO NÚCLEO SOCIAL DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5514/ind_96_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5514/ind_96_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DA BARRA FUNDA</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5515/ind_97_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5515/ind_97_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA MARTIN LUTHER KING, BAIRRO VILA FORMOSA</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5517/ind_98_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5517/ind_98_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA PRAÇA CENTENÁRIO DA IMIGRAÇÃO JAPONESA EIJI NAGATA</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5518/ind_99_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5518/ind_99_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA CAPELA- BAIRRO DO FAU</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5519/ind_100_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5519/ind_100_22.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA MARC FARLANE</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5520/ind_101_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5520/ind_101_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E MANUTENÇÃO NO POSTO ESF DO FAU</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5521/ind_102_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5521/ind_102_22.pdf</t>
   </si>
   <si>
     <t>RFORMA NA PONTE RIO FAU- BAIRRO SUMIDOURO</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5522/ind_103_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5522/ind_103_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE POÇO ARTESIANO NO BAIRRO MUTUCA</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5523/ind_104_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5523/ind_104_22.pdf</t>
   </si>
   <si>
     <t>PISTA DE MOTOCROSS</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5524/ind_105_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5524/ind_105_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LINHA DE BUEIRO</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5525/ind_106_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5525/ind_106_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA QUE LIGA A VILA SÃO JOSÉ À VILA SÃO PEDRO</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5526/ind_107_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5526/ind_107_22.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE BUEIRO LOCALIZADO NA ESTRADA DA TEAGEM I</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5527/ind_108_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5527/ind_108_22.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LIXEIRA LOCALIZADA NA RUA VALDIR AZEVEDO - JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5528/ind_109_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5528/ind_109_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO ESCADÃO LOCALIZADO NA RUA JOÃO FLORÊNCIO, VIELA 3</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Pablo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5529/ind_110_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5529/ind_110_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DO AUXÍLIO DE TRANSPORTE UNIVERSITÁRIO E TÉCNICO PROFISSIONALIZANTE NO MUNICÍPIO</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5531/ind_111_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5531/ind_111_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE VENTILADORES NA UBS DR. MANOEL PEREZ BAZAN</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5532/ind_112_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5532/ind_112_22.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM RUAS DO DISTRITO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5533/ind_113_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5533/ind_113_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA LIXEIRA NA VIELA 1, BAIRRO OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5534/ind_114_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5534/ind_114_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DO DIVISOR DE IGUAPE</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5541/ind_115_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5541/ind_115_22.pdf</t>
   </si>
   <si>
     <t>ROÇADA NA ESTRADA DO MORAES</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5542/ind_116_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5542/ind_116_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA NOSSA FAZENDA II, BAIRRO JARAÇATIÁ</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5550/ind_117_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5550/ind_117_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADA NO ENTRONCAMENTO DA AVENIDA WASHINGTON LUIZ E RUA ANTONIO ERMÍNIO DE MORAES - VILA FORMOSA</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5551/ind_118_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5551/ind_118_22.pdf</t>
   </si>
   <si>
     <t>VISTORIA NO FINAL DA RUA ADONIRAN BARBOSA</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5552/ind_119_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5552/ind_119_22.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO E MELHORIAS NA RUA DAS FLORES, BAIRRO JARDIM FRANCISCA</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5553/ind_120_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5553/ind_120_22.pdf</t>
   </si>
   <si>
     <t>MURO DE ARRIMO NA RUA CARLOS HIRAKAWA - JARDIM MIRACATU</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5554/ind_121_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5554/ind_121_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA TIRADENTES - BAIRRO ESTAÇÃO</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5555/ind_122_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5555/ind_122_22.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE REFORMA E ILUMINAÇÃO NA PONTE DO RIO SÃO LOURENÇO, BAIRRO PEDRO BARROS</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Pablo Pereira, Claudio Honorio, Edmilson do Esporte, Henrique do Porto, Moyses Neto, Nailson, Zé Mineiro, Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5556/ind_123_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5556/ind_123_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM ESTRADAS</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5557/ind_124_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5557/ind_124_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE VENTILADOR NO PSF DE SANTA RITA</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5558/ind_125_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5558/ind_125_22.pdf</t>
   </si>
   <si>
     <t>ABRIGO PARA PASSAGEIROS DE ÔNIBUS- BAIRRO SERRA DO CAFEZAL</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5559/ind_126_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5559/ind_126_22.pdf</t>
   </si>
   <si>
     <t>ROÇADA E MANUTENÇÃO -BAIRRO DO ENGENHO</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5561/ind_127_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5561/ind_127_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TAPA BURACOS NA RUA CIRO MONTEIRO- BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5562/ind_128_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5562/ind_128_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA MUNICIPAL E BELA VISTA - BAIRRO VILA MATSUDA</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5563/ind_129_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5563/ind_129_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO FINAL DA RUA VINÍCIUS DE MORAES (BEIRA DA LINHA)-  BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5564/ind_130_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5564/ind_130_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADAS NA ESTRADA QUE LIGA OLIVEIRA BARROS AO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5574/ind_131_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5574/ind_131_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5582/ind_132_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5582/ind_132_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A MARGEM DE EMPRÉSTIMO CONSIGNADO SEJA AMPLIADA PARA 40%</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5583/ind_133_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5583/ind_133_22.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE REVER VENCIMENTOS DO CARGO DE OPERADOR DE MÁQUINA</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5584/ind_134_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5584/ind_134_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TAPA BURACOS NA RUA WILSON SIMONAL- BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5585/ind_135_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5585/ind_135_22.pdf</t>
   </si>
   <si>
     <t>ABRIGO PARA PASSAGEIROS DE ÔNIBUS FINAL DA RUA VINÍCIUS DE MORAES, BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Henrique do Porto, Claudio Honorio, Edmilson do Esporte, Moyses Neto, Nailson, Pablo Pereira, Zé Mineiro, Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5586/ind_136_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5586/ind_136_22.pdf</t>
   </si>
   <si>
     <t>ROÇADA NAS RUAS E NO COLÉGIO DESATIVADO- BAIRRO DE MUSÁCEA</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5587/ind_137_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5587/ind_137_22.pdf</t>
   </si>
   <si>
     <t>ROÇADA AO REDOR DO PRONTO SOCORRO, AO LADO DO COLÉGIO E DENTRO DO CEMITÉRIO - BAIRRO PEDRO BARROS</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5588/ind_138_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5588/ind_138_22.pdf</t>
   </si>
   <si>
     <t>ROÇADA AO REDOR DO POSTINHO DE SAÚDE, BAIRRO RIBEIRÃO BONITO</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5589/ind_139_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5589/ind_139_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DO MORRO GRANDE, ROÇADA E TAPA BURACOS</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5592/ind_140_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5592/ind_140_22.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA IDENTIFICANDO A RUA NELSON NED, BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5593/ind_141_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5593/ind_141_22.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE UM CAMINHÃO MUNCK COM CESTO AÉREO</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5607/ind_142_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5607/ind_142_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E PINTURA NO ABRIGO PARA PASSAGEIROS DE ÔNIBUS LOCALIZADO NO BAIRRO SERRINHA</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5608/ind_143_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5608/ind_143_22.pdf</t>
   </si>
   <si>
     <t>PERENIZAÇÃO EM TODA EXTENSÃO DA ESTRADA DO TACANJE</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5609/ind_144_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5609/ind_144_22.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO NO BAIRRO ARARIBÁ II</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5610/ind_145_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5610/ind_145_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REUTILIZAÇÃO DOS BLOQUETES QUE ESTÃO NO PÁTIO DA PEDREIRA</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5614/ind_146_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5614/ind_146_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA CALÇADA "EM FRENTE AO DEPARTAMENTO DE AGRICULTURA" LADO OPOSTO</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5615/ind_147_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5615/ind_147_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACA DE ÁREA ESCOLAR NA APAE E FAIXA ELEVADA DE PEDESTRE</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Jair Silva, Cleiton Souza, Zezequinho Herculano</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5618/ind_148_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5618/ind_148_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIDE ESFORÇOS PARA QUE OS PRÉDIOS DAS ANTIGAS ESTAÇÕES FERROVIÁRIAS SEJAM CONCEDIDOS ATRAVÉS DE DOAÇÃO OU CONCESSÃO AO MUNICÍPIO</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5625/ind_149_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5625/ind_149_22.pdf</t>
   </si>
   <si>
     <t>ABERTURA E EMPIÇARRAMENTO DE RUAS DE ACESSO INTERLIGANDO RUAS NO BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5626/ind_150_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5626/ind_150_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA VILA SAPÊ BAIRRO MUSÁCEA</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5630/ind_151_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5630/ind_151_22.pdf</t>
   </si>
   <si>
     <t>Reparos na calçada da Creche Bons Amiguinhos - Bairro de Oliveira Barros</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5633/ind_152_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5633/ind_152_22.pdf</t>
   </si>
   <si>
     <t>providenciar cobertura e bancos para acomodação em frente à farmácia do Pronto Socorro Municipal</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5634/ind_153_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5634/ind_153_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA NOVE, BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5635/ind_154_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5635/ind_154_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA 14, BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5636/ind_155_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5636/ind_155_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM A MOTONIVELADORA- BAIRRO OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5637/ind_156_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5637/ind_156_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM MOTONIVELADORA ENTRE OLIVEIRA BARROS E VILA BATISTA</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5638/ind_157_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5638/ind_157_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CAMPO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5646/ind_158_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5646/ind_158_22.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO NOS PRÉDIOS DAS CRECHES (CENTRO/JARDIM MIRACATU/SANTA RITA E OLIVEIRA BARROS)</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5648/ind_159_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5648/ind_159_22.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO NO PRÉDIO DA CRECHE JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5649/ind_160_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5649/ind_160_22.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE ILUMINAÇÃO PÚBLICA NA RUA JOÃO ALVES CARNEIRO- BAIRRO BIGUÁ</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5651/ind_161_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5651/ind_161_22.pdf</t>
   </si>
   <si>
     <t>COMPRA DE APARELHOS DE ELETROTERAPIA PARA O CEMURF</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5656/ind_162_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5656/ind_162_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BARREIRA DE CONTENÇÃO NO ABRIGO PARA PASSAGEIROS DE ÔNIBUS NO BAIRRO SERRA DO CAFEZAL</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5657/ind_163_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5657/ind_163_22.pdf</t>
   </si>
   <si>
     <t>ACESSIBILIDADE NO CENTRO DE CONVIVÊNCIA DOS IDOSOS</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5658/ind_164_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5658/ind_164_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS: MARTIN LUTHER KING E CATHARINA SCHORWAGA LOUREIRO- BAIRRO VILA FORMOSA</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Moyses Neto, Cleiton Souza, Jair Silva</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5659/ind_165_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5659/ind_165_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA NA RUA 2- VILA KAMAITI</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5660/ind_166_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5660/ind_166_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA PRAÇA PAULINE WOLPERT- BAIRRO OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Zezequinho Herculano, Cleiton Souza, Jair Silva, Nailson</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5667/ind_167_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5667/ind_167_22.pdf</t>
   </si>
   <si>
     <t>ÕNIBUS NO PERÍODO NOTURNO PARA AS ÁREAS RURAIS</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5669/ind_168_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5669/ind_168_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS NELSON NED E CARMEM MIRANDA- BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5672/ind_169_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5672/ind_169_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E SUBSTITUIÇÃO DE TAMPAS DE BUEIROS NO BAIRRO SANTA RITA</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5673/ind_170_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5673/ind_170_22.pdf</t>
   </si>
   <si>
     <t>RETOMADA DA MÚSICA NA FEIRA</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5674/ind_171_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5674/ind_171_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DA TEAGEM II</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5675/ind_172_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5675/ind_172_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NO TRECHO EM FRENTE AO POSTINHO SEGUINDO ATÉ A ESCOLA MARIA JOSÉ MORAES DE CARVALHO</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5689/ind_173_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5689/ind_173_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DA VISTA GRANDE</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5690/ind_174_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5690/ind_174_22.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO NA SEGUNDA ENTRADA DO BAIRRO DE MUSÁCEA</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5691/ind_175_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5691/ind_175_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O POSTO DE SAÚDE DO BAIRRO DE PEDRO BARROS</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5692/ind_176_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5692/ind_176_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O POSTO DE SAÚDE DO BAIRRO DE MUSÁCEA</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5693/ind_177_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5693/ind_177_22.pdf</t>
   </si>
   <si>
     <t>JOGOS DE CAMPEONATO MUNICIPAL NO CAMPO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5696/ind_178_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5696/ind_178_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA CRECHE NO BAIRRO DE PEDRO BARROS</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Zeza, Claudio Honorio, Edmilson do Esporte, Henrique do Porto, Moyses Neto, Nailson, Pablo Pereira, Zé Mineiro</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5698/ind_179_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5698/ind_179_22.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE LIMPEZA NOS BAIRROS DE BIGUÁ, VILA SÃO JOSÉ E VILA SÃO PEDRO</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5702/ind_180_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5702/ind_180_22.pdf</t>
   </si>
   <si>
     <t>REPAROS NA CALÇADA QUE DÁ ACESSO AO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5704/ind_181_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5704/ind_181_22.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR CURSOS PARA O BAIRRO BIGUAZINHO</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5705/ind_182_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5705/ind_182_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA CORONEL DIOGO M.RIBEIRO</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5706/ind_183_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5706/ind_183_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA JOÃO NAGLIATTI</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5707/ind_184_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5707/ind_184_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA TENENTE JOSÉ PÚBLIO RIBEIRO</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5708/ind_185_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5708/ind_185_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA KAYEI NAKAMURA</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5709/ind_186_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5709/ind_186_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA CRECHE BONS AMIGUINHOS- BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5710/ind_187_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5710/ind_187_22.pdf</t>
   </si>
   <si>
     <t>COBERTURA NA ENTRADA DA CRECHE BONS AMIGUINHOS- BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5714/ind_188_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5714/ind_188_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADA NA RUA JOÃO NAGLIATTI</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5715/ind_189_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5715/ind_189_22.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO JUNTO AO ITESP</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5716/ind_190_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5716/ind_190_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA NA  ENTRADA DA PEDRA BRANCA- BAIRRO MUTUCA</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5717/ind_191_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5717/ind_191_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E ROÇADA NA ESTRADA DO PENICHE</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5718/ind_192_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5718/ind_192_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO TRECHO DE SUBIDA DA ESCOLA MUNICIPAL DO RIBEIRÃO BONITO- BAIRRO SERRARIA</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5719/ind_193_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5719/ind_193_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO FINAL DA RUA HEITOR BERTACIN</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5720/ind_194_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5720/ind_194_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA 2, VILA EXPEDICIONÁRIO</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5721/ind_195_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5721/ind_195_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA ANTÔNIO BARBOSA DE ARAÚJO, BAIRRO JARDIM FRANCISCA</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5722/ind_196_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5722/ind_196_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE UMA LIXEIRA</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5723/ind_197_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5723/ind_197_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO NAS RUAS DO BAIRRO BALANÇA</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5729/ind_198_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5729/ind_198_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO "URGENTE" NA PONTE DO JIPÃO, BAIRRO VISTA GRANDE</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5732/ind_199_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5732/ind_199_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TELA NO VÃO DO TELHADO DA RODOVIÁRIA PARA EVITAR ENTRADA DE POMBOS</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5733/ind_200_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5733/ind_200_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACA DE PROIBIDO ESTACIONAR E PINTURA DE GUIA NA COR AMARELA</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5734/ind_201_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5734/ind_201_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADAS NA RUA ISIDORO DA SILVA LEITE- ATRÁS DA ESCOLA ARMANDO GONÇALVES</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5749/ind_202_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5749/ind_202_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NAS PLACAS DE SINALIZAÇÃO AO LONGO DA ESTRADA DO MORAES</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5750/ind_203.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5750/ind_203.pdf</t>
   </si>
   <si>
     <t>INDICA AUMENTO NO PAGAMENTO DE DIÁRIAS DOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5751/ind_204_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5751/ind_204_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA ELIS REGINA-BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5752/ind_205_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5752/ind_205_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA ANTÔNIO ANTUNES DE ALMEIDA- OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5753/ind_206_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5753/ind_206_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DA MITRA</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5754/ind_207_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5754/ind_207_22.pdf</t>
   </si>
   <si>
     <t>ABRIGO PARA PESSOAS QUE VEM DE BAIRROS PARA AGUARDAR O TRANSPORTE DE SAÚDE PARA OUTROS MUNICIPIOS E O FORNECIMENTO DO KIT LANCHE</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5781/ind_208_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5781/ind_208_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS EM RUA ESPECIFICADA EM MAPA</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5782/ind_209_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5782/ind_209_22.pdf</t>
   </si>
   <si>
     <t>REVISÃO DE SALÁRIOS DE DIRETOR DE ESCOLA E SUPERVISOR DE ENSINO</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5783/ind_210_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5783/ind_210_22.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DE TAXAS PARA PRODUTORES RURAIS</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Moyses Neto</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5786/ind_211_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5786/ind_211_22.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ATIVIDADES ESPORTIVAS NO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5787/ind_212_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5787/ind_212_22.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO PARA A VILA AURORA</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5788/ind_213_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5788/ind_213_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NAS RUAS DA VILA AURORA</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5789/ind_214_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5789/ind_214_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA PARA A VILA AURORA</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5790/ind_215_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5790/ind_215_22.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO PARA O BAIRRO ARARIBÁ</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5791/ind_216_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5791/ind_216_22.pdf</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5792/ind_217_22_2.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5792/ind_217_22_2.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE CORREIO PARA A VILA AURORA</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5793/ind_218_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5793/ind_218_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS RUAS DA FELIZARDA, BIGUAZINHO E BATERRA I E II</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Cleiton Souza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5794/ind_219_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5794/ind_219_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE LUMINÁRIAS NO ESCADÃO QUE LIGA O CAMPO DOS TRABALHADORES AO MORRO DA SUDELPA</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5795/ind_220_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5795/ind_220_22.pdf</t>
   </si>
   <si>
     <t>AULAS DE CAPOEIRA PARA O BAIRRO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5796/ind_221_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5796/ind_221_22.pdf</t>
   </si>
   <si>
     <t>VEICULO ADAPTADO PARA TRANSPORTAR PESSOA PORTADORAS DE NECESSIDADE ESPECIAIS</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5797/ind_222_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5797/ind_222_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS BOCAS DE LOBOS DAS VIAS PÚBLICAS DO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5835/ind_223_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5835/ind_223_22.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA SANTA RITA- VILA UBIRAJARA</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5836/ind_224_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5836/ind_224_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS CÓRREGOS NO PERÍMETRO URBANO</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Moyses Neto, Claudio Honorio, Henrique do Porto, Pablo Pereira, Zé Mineiro, Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5837/ind_225_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5837/ind_225_22.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO DE ADICIONAL DE INSALUBRIDADE AOS AGENTES DE SAÚDE E DE COMBATE A ENDEMIAS</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5838/ind_226_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5838/ind_226_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DO BRANGEL- BAIRRO PEDRO BARROS</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5839/ind_227_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5839/ind_227_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA QUE LIGA FAU AO BIGUAZINHO</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5840/ind_228_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5840/ind_228_22.pdf</t>
   </si>
   <si>
     <t>FEIRA NOTURNA NA PRAÇA DO CORETO</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5842/ind_229_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5842/ind_229_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DA SERRA DO MANECÃO</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5855/ind_230_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5855/ind_230_22.pdf</t>
   </si>
   <si>
     <t>RETORNO IMEDIATO DE HORÁRIO DE ÔNIBUS RETIRADO DOS BAIRROS</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5856/ind_231_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5856/ind_231_22.pdf</t>
   </si>
   <si>
     <t>LOMBADAS NO TRECHO RECENTEMENTE ASFALTADO NA RUA MARTIN LUTHER KING</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5857/ind_232_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5857/ind_232_22.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA PINXINGUINHA- BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5858/ind_233_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5858/ind_233_22.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DE ECOPONTOS PARA A COLETA SOLETIVA</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5859/ind_234_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5859/ind_234_22.pdf</t>
   </si>
   <si>
     <t>COMPRA DE UM CAMINHÃO PARA A COLETA DE LIXO E FORNECIMENTO DE EPI´S PARA OS FUNCIONÁRIOS</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5860/ind_235_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5860/ind_235_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS PARALELEPÍPEDOS NAS RUAS PROXIMAS À IGREJA MATRIZ-CENTRO</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5861/ind_236_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5861/ind_236_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACA DE SINALIZAÇÃO EM VIA</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5862/ind_237_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5862/ind_237_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CABO DE REDE DE INTERNET ESCOLA ELIZABETH XAVIER - SERRA DO CAFEZAL</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5863/ind_238_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5863/ind_238_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA 14-BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Zezequinho Herculano</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5864/ind_239_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5864/ind_239_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NAS SEGUINTES ESTRADAS: VISTA GRANDE, SERRARIA E MITRA</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5877/ind_240_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5877/ind_240_22.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LINHA DE TUBOS NA ESTRADA DO TACANJE, KM 5,5</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5878/ind_241_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5878/ind_241_22.pdf</t>
   </si>
   <si>
     <t>CAMINHÃO DO LIXO FAÇA O ITINERÁRIO ATÉ O FINAL DA ESTRADA DA BARRA FUNDA</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5879/ind_242_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5879/ind_242_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM RUAS NO BAIRRO DE PEDRO BARROS</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5880/ind_243_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5880/ind_243_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BEBEDOURO D´ÁGUA E VENTILADORES NA UBS DR. MANOEL PEREZ BAZAN</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5881/ind_244_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5881/ind_244_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO DA PRAÇA PAULINE WOLPERT- BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5893/ind_245_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5893/ind_245_22.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORE NA RUA VINÍCIUS DE MORAES, BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5894/ind_246_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5894/ind_246_22.pdf</t>
   </si>
   <si>
     <t>AÇÃO CATA TRECOS NO BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5895/ind_247_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5895/ind_247_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM TODA EXTENSÃO DA ESTRADA PRINCIPAL DO BAIRRO FAU ATÉ O PONTO FINAL NA CACHOEIRA (SUMIDOURO)</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5896/ind_248_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5896/ind_248_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA VEREADOR RUBENS SILVA, TRECHO 100 METROS</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5897/ind_249_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5897/ind_249_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM VELÓRIO MUNICIPAL NO BAIRRO DE PEDRO BARROS</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5898/ind_250_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5898/ind_250_22.pdf</t>
   </si>
   <si>
     <t>INVESTIMENTO EM CASAS POPULARES NO BAIRRO DE PEDRO BARROS</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5901/ind_251_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5901/ind_251_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA PRAÇA JÚLIA ATHAÍDE DE BARROS</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5909/ind_252_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5909/ind_252_22.pdf</t>
   </si>
   <si>
     <t>manutenção de abrigo para passageiros de ônibus na Estrada do Ribeirão Bonito/Serraria</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5910/ind_253_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5910/ind_253_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE ESTRADAS</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5911/ind_254_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5911/ind_254_22.pdf</t>
   </si>
   <si>
     <t>CONSERVEIROS PARA AS ESTRADAS MUNICIPAIS RURAIS</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5912/ind_255_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5912/ind_255_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE HOSPITAL MATERNIDADE</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5916/ind_256_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5916/ind_256_22.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORE NA RUA DEZ, BAIRRO TEAGEM</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5934/ind_257_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5934/ind_257_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA -PRAÇA DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5935/ind_258_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5935/ind_258_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA VIELA QUE LIGA A RUA EDNILSON BISPO DOS SANTOS À RUA SEIS</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5936/ind_259_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5936/ind_259_22.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO DA LEI FEDERAL 13.722/2018</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5937/of._pref._216_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5937/of._pref._216_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA COBERTA-BAIRRO VILA MATSUDA</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5938/ind_261_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5938/ind_261_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM ALGUMAS RUAS DO BAIRRO VILA MATSUDA</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5939/ind_262_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5939/ind_262_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NAS RUAS DO CENTRO</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5940/ind_263_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5940/ind_263_22.pdf</t>
   </si>
   <si>
     <t>ABRIGO PARA PASSAGEIROS DE ÔNIBUS</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5941/ind_264_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5941/ind_264_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA VIELA DOS PÁSSAROS- JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5942/ind_265_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5942/ind_265_22.pdf</t>
   </si>
   <si>
     <t>ABRIGO PARA PASSAGEIROS DE ÔNIBUS - BAIRRO VISTA GRANDE</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5943/ind_266_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5943/ind_266_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM VESTIÁRIO NO CAMPO DE FUTEBOL- BAIRRO VISTA GRANDE</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5944/ind_267_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5944/ind_267_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE GRADES DE PROTEÇÃO NO CEMURF</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5945/ind_268_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5945/ind_268_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CENTRO COMUNITÁRIO - BAIRRO VISTA GRANDE</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Zé Mineiro</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5946/ind_269_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5946/ind_269_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA AVENIDA GETÚLIO VARGAS</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5947/ind_270_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5947/ind_270_22.pdf</t>
   </si>
   <si>
     <t>REFORMAR A ESCOLA DA CAPELA COLALIZADA NO BAIRRO DO FAU</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5948/ind_271_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5948/ind_271_22.pdf</t>
   </si>
   <si>
     <t>LIXEIRA COMUNITÁRIA NA VIELA DOS PÁSSAROS-BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5949/ind_272_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5949/ind_272_22.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NAS ÁREAS ESCOLARES</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5950/ind_273_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5950/ind_273_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E MELHORIAS NA RUA UM- VILA EXPEDICIONÁRIO</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5951/ind_274_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5951/ind_274_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E MELHORIAS NA RUA LUIZ GONZAGA, BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5966/ind_275_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5966/ind_275_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BANCOS NA PRAÇA DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5967/ind_276_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5967/ind_276_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O TRANSPORTE DA SAÚDE PASSE PELO PONTO DE ÔNIBUS NO BAIRRO ARARIBÁ</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5968/ind_277_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5968/ind_277_22.pdf</t>
   </si>
   <si>
     <t>PLACA DE IDENTIFICAÇÃO DE PONTE DE TÁXI- AVENIDA DONA EVARISTA DE CASTRO FERREIRA</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5969/ind_278_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5969/ind_278_22.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A VOLTA DAS AULAS DE DANÇA, ZUMBA E DANCE TERAPIA NO BAIRRO JARDIM  YOLANDA</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5991/ind_279_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5991/ind_279_22.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A AQUISIÇÃO DE CARRINHO CORTADOR DE GRAMA PARA MANUTENÇÃO DOS CAMPOS DE FUTEBOL</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5992/ind_280_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5992/ind_280_22.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO MANUTENÇÃO NA PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA DA SAUDADE E PINTURA DE FAIXAS</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5993/ind_281_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5993/ind_281_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA COBERTA NO BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5994/ind_282_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5994/ind_282_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DA ESTRUTURA DE UM BARRACÃO- BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5995/ind_283_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5995/ind_283_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO EM TUBOS NA ENTRADA DA CIDADE</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5996/ind_284_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5996/ind_284_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSPEÇÃO NA LINHA DE BUEIRO QUE PASSA PRO BAIXO DA RUA JOAQUIM DIAS FERREIRA Nº 96</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5997/ind_285_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5997/ind_285_22.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR O PROPRIETÁRIO PARA LIMPEZA NO TERRENO LOCALIZADO NA RUA JOAQUIM DIAS FERREIRA Nº 96</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5998/ind_286_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5998/ind_286_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMPRA DE UMA CARRETA PRANCHA</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5999/ind_287_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5999/ind_287_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DE ILUMINAÇÃO NO MUNICIPIO POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6000/ind_288_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6000/ind_288_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SISTEMA DE MONITORAMENTO POR CÂMERAS</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6001/ind_289_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6001/ind_289_22.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE PROJETO PARA A IMPLANTAÇÃO DO CENTRO DE EDUCAÇÃO UNIFICADO-CEU</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6002/ind_290_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6002/ind_290_22.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO PROGRAMA AGITA VERÃO OU ALGO SIMILAR</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6003/ind_291_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6003/ind_291_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA COBERTA- BAIRRO MORAES</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6004/ind_292_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6004/ind_292_22.pdf</t>
   </si>
   <si>
     <t>REFORMA E MANUTENÇÃO NO VELÓRIO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6005/ind_293_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6005/ind_293_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CRECHE NOS BAIRROS VILA FORMOSA E KAMAITI</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6010/ind_294_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6010/ind_294_22.pdf</t>
   </si>
   <si>
     <t>REESTRUTURAÇÃO DO DEPARTAMENTO DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6011/ind_295_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6011/ind_295_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA VIELA JACUTINGA - BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6034/ind_296_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6034/ind_296_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA PONTE DA ESTRADA DA BARRA FUNDA</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6035/ind_297_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6035/ind_297_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADA NA AVENIDA DA SAUDADE - EM FRENTE A PIZZARIA SKINÃO</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6036/ind_298_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6036/ind_298_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6037/ind_299_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6037/ind_299_22.pdf</t>
   </si>
   <si>
     <t>FAZER EXAME PREVENTIVO EM DIA E HORÁRIO DIFERENCIADO</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6038/ind_300_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6038/ind_300_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NAS RUAS -BAIRRO VILA NOVA</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6042/ind_301_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6042/ind_301_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS IDENTIFICANDO RUAS DO BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6043/ind_302_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6043/ind_302_22.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE FAIXA ADESIVA NA PORTA DE VIDRO DO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6044/ind_303_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6044/ind_303_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA REAJUSTE NO VALE ALIMENTAÇÃO E NA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6045/ind_304_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6045/ind_304_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO EM RUAS DO BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6056/ind_305_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6056/ind_305_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NO CEMURF</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6057/ind_306_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6057/ind_306_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE CÓRREGO NA RUA SANTA RITA</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6058/ind_307_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6058/ind_307_22.pdf</t>
   </si>
   <si>
     <t>AULAS DE ZUMBA NO BAIRRO MORRO GRANDE</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6059/ind_308.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6059/ind_308.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA PROJETADA NO BAIRRO DE PEDRO BARROS</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6060/ind_309_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6060/ind_309_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO URGENTE NA LINHA DE ADUELAS LOCALIZADA NA AVENIDA GETULIO VARGAS</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6061/ind_310_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6061/ind_310_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADAS NA RUA CAPITÃO JOSÉ DA SILVA LEITE</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6069/ind_311_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6069/ind_311_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇOS DE DRENAGEM NA RUA BRÁS DE OLIVEIRA- BAIRRO DE MUSÁCEA</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6070/ind_312_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6070/ind_312_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADAS NO BAIRRO JARDIM YOLANDA E VILA UBIRAJARA</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6071/ind_313_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6071/ind_313_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ACADEMIA AO AR LIVRE -BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6091/ind_314.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6091/ind_314.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM ROÇADA NO BAIRRO DE PEDRO BARROS E BAIRRO MUSÁCEA</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5425/moc_01_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5425/moc_01_22.pdf</t>
   </si>
   <si>
     <t>Moção de repudio à Elektro pela prestação de maus serviços, principalmente no verão.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5451/moc_02_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5451/moc_02_22.pdf</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DO SR. ADILSON RODRIGUES</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5490/moc_03_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5490/moc_03_22.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO ATLETA ANDERSON JOVINO DE LIMA</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5492/moc_04_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5492/moc_04_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES DA PRIMEIRA TURMA DE FORMANDO DE PEDAGOGIA DA UNIVESP UNIVERSIDADE ESTADUAL DE SÃO PAULO- POLO MIRACATU</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5516/moc_05.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5516/moc_05.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES PELO DIA INTERNACIONAL DA MULHER</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5543/moc_06_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5543/moc_06_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO GOVERNADOR DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5544/moc_07_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5544/moc_07_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À LAERTE DE CAMARGO ARAÚJO PELA APOSENTADORIA</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5578/moc_08_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5578/moc_08_22.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES À EQUIPE DE FUTEBOL FEMININO DE MIRACATU</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5590/moc_09_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5590/moc_09_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À ALEXANDRE MAGNO DE FREITAS OLIVEIRA</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5616/moc_10_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5616/moc_10_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À ALAN DUARTE</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5695/moc_11_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5695/moc_11_22.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES PELA REALIZAÇÃO DO EVENTO MIRA COM CRISTO</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5701/moc_12_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5701/moc_12_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À Sra. INES AUGUSTA DA COSTA</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5725/moc_13_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5725/moc_13_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO JUBILEU DE OURO DA CASA NOSSA SENHORA DO BOM CONSELHO -"PROJETO LUCIANAS"</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5737/moc_14_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5737/moc_14_22.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO CAMPEÃO DE FUTEBOL VETERANO 35</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>Edmilson do Esporte, Claudio Honorio, Cleiton Souza, Henrique do Porto, Jair Silva, Moyses Neto, Nailson, Pablo Pereira, Zé Mineiro, Zeza, Zezequinho Herculano</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5882/moc_15_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5882/moc_15_22.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AOS CAMPEÕES DE FUTEBOL CATEGORIA A e B</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5899/moc_16_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5899/moc_16_22.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES À FANFARRA MUNICIPAL MIYOJI KAYÓ PELA CONQUISTA DE TÍTULO DE CAMPEÃ PAULISTA</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6092/moc_17_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6092/moc_17_22.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO CENTRO ESTADUAL DE EDUCAÇÃO DE JOVENS E ADULTOS DE MIRACATU, POR 10 ANOS DE CRIAÇÃO</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação, COF - Comissão de Orçamento, Finanças, Contabilidade, Fiscalização e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5397/parecer01_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5397/parecer01_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC 01/22</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5398/parecer02_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5398/parecer02_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC 02/22</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento, Finanças, Contabilidade, Fiscalização e Tomada de Contas, Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5399/parecer_03_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5399/parecer_03_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 01/22</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5400/parecer04_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5400/parecer04_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 02/22</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5401/parecer05_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5401/parecer05_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 03/22</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5402/parecer06_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5402/parecer06_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 04/22</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5403/parecer07_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5403/parecer07_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 05/22, com emendas</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação, CEL - Comissão de  Educação, Cultura, Lazer e Turismo, COF - Comissão de Orçamento, Finanças, Contabilidade, Fiscalização e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5435/parecer08_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5435/parecer08_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 55/21</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5436/parecer092022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5436/parecer092022.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 36/21</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5462/parecer_10_2022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5462/parecer_10_2022.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 06/22</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5468/parecer11_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5468/parecer11_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 43/21</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5496/par_12_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5496/par_12_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PR 03/2022</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5497/par_13_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5497/par_13_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLO 07/2022</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5498/par_14_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5498/par_14_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PR 01/2022</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5499/par_15_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5499/par_15_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PR 02/2022</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5500/par_16_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5500/par_16_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLO 08/2022</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5536/parecer17_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5536/parecer17_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL09/22</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5537/parecer18_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5537/parecer18_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 10/22</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5539/parecer_19_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5539/parecer_19_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC 03/22</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5540/parecer20_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5540/parecer20_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PR 04/22</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5575/parecer21_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5575/parecer21_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 01/22</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5576/parecer22_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5576/parecer22_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 02/22</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5596/parecer23_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5596/parecer23_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 11/22, com Emenda</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5597/parecer24_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5597/parecer24_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 12/22</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5598/parecer25_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5598/parecer25_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 13/22</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5599/parecer_26_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5599/parecer_26_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 14/22</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5600/parecer27_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5600/parecer27_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 15/22</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5620/parecer28_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5620/parecer28_22.pdf</t>
   </si>
   <si>
     <t>DESFAVORÁVEL AS CONTAS DA PREFEITURA MUNICIPAL, ACATANDO E APROVANDO O PARECER 00004781.989.19-9 DO TCESP. CONTAS DE 2019</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5664/parecer_29_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5664/parecer_29_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 16/22</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5665/parecer_30_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5665/parecer_30_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 18/22</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5681/parecer31_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5681/parecer31_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 17/22</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5682/par_32_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5682/par_32_22.pdf</t>
   </si>
   <si>
     <t>DESFAVORÁVEL AO PL 19/22</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação, COF - Comissão de Orçamento, Finanças, Contabilidade, Fiscalização e Tomada de Contas, CSAS - Comissão de Saúde, Assistência Social e Defesa e Promoção dos Direitos da Mulher</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5683/parecer33_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5683/parecer33_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 20/22</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5684/parecer34_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5684/parecer34_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 21/22</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5685/parecer35_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5685/parecer35_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLC 04/22</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5686/parecer_36_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5686/parecer_36_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLC 06/22</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5687/parecer_37_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5687/parecer_37_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLC 07/22</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5688/parecer_38_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5688/parecer_38_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLC 08/22</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5713/parecer_39_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5713/parecer_39_22.pdf</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5724/parecer_40_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5724/parecer_40_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC 08/22</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5742/parecer_41_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5742/parecer_41_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLC 09/2022</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5743/parecer_42_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5743/parecer_42_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLO 23/22</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5744/parecer43_2022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5744/parecer43_2022.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLO 24/22</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5745/parecer_44_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5745/parecer_44_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLO 26/22</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5748/parecer45_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5748/parecer45_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLO 27/22</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5760/parecer_462022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5760/parecer_462022.pdf</t>
   </si>
   <si>
     <t>FAVORAVEL AO PLO 28/22</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5761/parecer_472022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5761/parecer_472022.pdf</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5784/parecer_48_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5784/parecer_48_22.pdf</t>
   </si>
   <si>
     <t>ANALISE DAS CONTAS DA PREFEITURA MUNICIPAL - EXERCICIO DE 2018</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5819/parecer49_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5819/parecer49_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 22/22</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5820/parecer50_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5820/parecer50_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 25/22</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5821/parecer51_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5821/parecer51_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC 10/22</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5822/parecer52_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5822/parecer52_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 29/22</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5823/parecer53_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5823/parecer53_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 30/25</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5824/parecer54_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5824/parecer54_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 31/22</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5825/parecer55_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5825/parecer55_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 32/22</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5826/parecer56_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5826/parecer56_22.pdf</t>
   </si>
   <si>
     <t>Parecer ao favorável ao PL 33/2022</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5827/parecer57_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5827/parecer57_22.pdf</t>
   </si>
   <si>
     <t>Favoravel ao PDL 05/22</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5828/parecer5822.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5828/parecer5822.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 06/22</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento, Finanças, Contabilidade, Fiscalização e Tomada de Contas, CEL - Comissão de  Educação, Cultura, Lazer e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5829/parecer59_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5829/parecer59_22.pdf</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5844/parecer60_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5844/parecer60_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PR 07/22</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5872/parecer_61_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5872/parecer_61_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 34/22</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5873/parecer_62_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5873/parecer_62_22.pdf</t>
   </si>
   <si>
     <t>Desfavorável ao PDL 04/2022</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5874/parecer_63_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5874/parecer_63_22.pdf</t>
   </si>
   <si>
     <t>Desfavorável  ao pr 05/2022</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5886/parecer_64_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5886/parecer_64_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 40/22</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>Desfavorável ao PL 50/22</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5889/parecer_66_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5889/parecer_66_22.pdf</t>
   </si>
   <si>
     <t>FAvorável a tramitação do PDL 08/22</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5890/parecer_67_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5890/parecer_67_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 09/22</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5891/parecer_68_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5891/parecer_68_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PL 38/2022</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5903/parecer69_22_2.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5903/parecer69_22_2.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 09/22</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5904/parecer_70_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5904/parecer_70_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 61/22</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5905/parecer71_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5905/parecer71_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 62/22</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>Desfavorável ao PL 51/22</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5930/parecer_73_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5930/parecer_73_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 49/22</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5931/parecer_74_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5931/parecer_74_22.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 39/22</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5932/parecer_75_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5932/parecer_75_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 41/22</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5933/parecer_76_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5933/parecer_76_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PR 06/22</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5960/parecer_77_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5960/parecer_77_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 38/22</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento, Finanças, Contabilidade, Fiscalização e Tomada de Contas, Comissão de Obras e Serviços Publicos</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5961/parecer78_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5961/parecer78_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 40, com emenda</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5962/parecer_79_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5962/parecer_79_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC 11/22</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5963/parecer_80_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5963/parecer_80_22.pdf</t>
   </si>
   <si>
     <t>Desfavorável ao PL 53/22</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5964/parecer_81_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5964/parecer_81_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 60/22</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5965/parecer_82_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5965/parecer_82_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 36/22</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5974/parecer_83_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5974/parecer_83_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 57/22</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5975/parecer_84_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5975/parecer_84_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL  63/22</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5976/parecer85_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5976/parecer85_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 10/22</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5977/parecer86_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5977/parecer86_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 11/22</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5978/parecer87_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5978/parecer87_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 12/22</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5979/parecer88_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5979/parecer88_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 13/22</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5980/parecer_89_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5980/parecer_89_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 14/22</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5981/parecer90_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5981/parecer90_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 15/22</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5982/parecer_91_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5982/parecer_91_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 44/22</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5983/parecer_92_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5983/parecer_92_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 45/22</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5984/parecer_93_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5984/parecer_93_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 46/22</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5985/parecer_94_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5985/parecer_94_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 47/22</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5986/parecer_95_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5986/parecer_95_22.pdf</t>
   </si>
   <si>
     <t>Desfavorável ao PL 42/22</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5987/parecer96_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5987/parecer96_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 68/22</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6021/parecer_97_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6021/parecer_97_22.pdf</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6022/parecer_98_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6022/parecer_98_22.pdf</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6023/parecer_99_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6023/parecer_99_22.pdf</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6024/parecer_100_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6024/parecer_100_22.pdf</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6030/parecer101_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6030/parecer101_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 39/22</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento, Finanças, Contabilidade, Fiscalização e Tomada de Contas, CAPD - Comissão de Agricultura, Pecuária, Desenvolvimento rural e Meio Ambiente, Planejamento, Uso e Ocupaç</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6031/parecer102_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6031/parecer102_22.pdf</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6033/parecer103_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6033/parecer103_22.pdf</t>
   </si>
   <si>
     <t>Desfavorável ao PL 66/22</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6048/parecer104_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6048/parecer104_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto 67/22</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6049/parecer105_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6049/parecer105_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 59/22</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6050/parecer106_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6050/parecer106_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 16/22</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6051/parecer107_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6051/parecer107_22.pdf</t>
   </si>
   <si>
     <t>Favorável a  Proposta de Emenda a Lei Organica nº 01/22</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6052/parecer108_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6052/parecer108_22.pdf</t>
   </si>
   <si>
     <t>Desfavorável ao PR 06/22</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6053/parecer109_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6053/parecer109_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 36/22, com emenda</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6054/parecer110_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6054/parecer110_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 64/22</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6055/parecer111_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6055/parecer111_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 65/22</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6079/parecer_112_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6079/parecer_112_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC 12/22</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6080/parecer_113_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6080/parecer_113_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC 13/22</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6081/parecer_114_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6081/parecer_114_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 17/22, com emenda</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6083/parecer_115_23.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6083/parecer_115_23.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 69/22</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6084/parecer116_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6084/parecer116_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 70, com emendas</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6087/parecer_117_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6087/parecer_117_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 42/22</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6099/parecer118_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6099/parecer118_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC 14/22</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6100/parecer119.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6100/parecer119.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 72/22</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6101/parecer_120_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6101/parecer_120_22.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 73/22</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6116/parecer_1212022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6116/parecer_1212022.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC N°19/2022</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6117/parecer1222022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6117/parecer1222022.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC N°18/2022</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6118/parecer_1232022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6118/parecer_1232022.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC N°15/2022, com emendas</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>TCESP</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/7145/parecer.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/7145/parecer.pdf</t>
   </si>
   <si>
     <t>EMENTA: CONTAS ANUAIS. PREFEITURA MUNICIPAL. FAVORÁVEL. RECOMENDAÇÕES._x000D_
 Índices legais e constitucionais devidamente cumpridos.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5547/pdl01_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5547/pdl01_22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO MIRACATUENSE AO EXCELENTÍSSIMO SR. JAIR MESSIAS BOLSONARO</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5548/pdl02_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5548/pdl02_22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO MIRACATUENSE AO EXCELENTÍSSIMO SR. MILTON RIBEIRO</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5617/pdl_03_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5617/pdl_03_22.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER DO TRIBUNAL DE CONTAS DO  ESTADO  DE SÃO  PAULO,  REFERENTE ÀS CONTAS  DA    PREFEITURA    MUNICIPAL   DE MIRACATU DO EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5764/pdl04_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5764/pdl04_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO TITULO DE EMBAIXADOR DOS ANIMAIS DO MUNICÍPIO DE MIRACATU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5776/pdl05_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5776/pdl05_22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO MIRACATUENSE AO  SR. EDSON BIANCHI</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5777/pdl06_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5777/pdl06_22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITA MIRACATUENSE À  SR.ª CRISTIANE APARECIDA DE MORAES LEITE CARVALHO</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5785/pdl07_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5785/pdl07_22.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER DO TRIBUNAL DE CONTAS DO  ESTADO  DE SÃO  PAULO,  REFERENTE ÀS CONTAS  DA    PREFEITURA    MUNICIPAL   DE MIRACATU DO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5802/pdl08_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5802/pdl08_22.pdf</t>
   </si>
   <si>
     <t>REVOGA A CONCESSÃO DE  TÍTULO DE CIDADÃO HONORÁRIO MIRACATUENSE AO SR. MILTON RIBEIRO</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5854/pdl_09_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5854/pdl_09_22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO MIRACATUENSE AO  SR. ANTONIO ILIDIO DA SILVA (POLACO)</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5918/pdl_10_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5918/pdl_10_22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO MIRACATUENSE AO  SR. MARINO SOFFIATI</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5919/pdl_11_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5919/pdl_11_22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA MIRACATUENSE A   SRª. LUZDIVINA MARTINI</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5920/pdl_12_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5920/pdl_12_22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITA MIRACATUENSE A   SRª. NIARA DE OLIVEIRA RIBEIRO</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5921/pdl_13_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5921/pdl_13_22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITA ELZA GONÇALVES LOPES</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5923/pdl_titulo_ss.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5923/pdl_titulo_ss.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ MIRACATUENSE A SRª SOLANGE STEIN CHAVES</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5924/pdl_15_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5924/pdl_15_22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO MIRACATUENSE AO  SR. HELIO CORREA DE ARAUJO</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
     <t>Mesa</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5971/pdl_16_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5971/pdl_16_22.pdf</t>
   </si>
   <si>
     <t>DECLARA INSERVÍVEIS OS BENS QUE ESPECIFICA DO PATRIMÔNIO DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5972/pdl_17_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5972/pdl_17_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE VEÍCULO INTEGRANTE DO PATRIMÔNIO DA CÂMARA MUNICIPAL DE MIRACATU À PREFEITURA DE MIRACATU.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Vinícius Brandão de Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5335/plc012022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5335/plc012022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO QUADRO DE CARGOS CONSTANTE NO ANEXO V DA LEI COMPLEMENTAR Nº 007 DE 09 DE ABRIL DE 2012- PLANO DE CARREIRA E EVOLUÇÃO FUNCIONAL DOS SERVIDORES PÚBLICOS DA PREFEITURA DE MIRACATU</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5368/plc022022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5368/plc022022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE REFERÊNCIA PARA O CARGO DE COORDENADOR DE CRECHE E OS REQUISITOS PARA OS CARGOS CRIADOS NO QUADRO DE PESSOAL DA PREFEITURA DE MIRACATU</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5473/plc_03_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5473/plc_03_22.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 01/2003 DO MUNICÍPIO DE MIRACATU</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5653/plc04_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5653/plc04_22.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI COMPLEMENTAR Nº 060 DE 21 DE DEZEMBRO DE 2021</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5654/plc05_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5654/plc05_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DAS LEIS COMPLEMENTARES Nº 037 DE 21 DE MARÇO DE 2016 E LEI COMPLEMENTAR Nº 58/2021, QUE CRIARAM CARGOS E VAGAS NA LEI COMPLEMENTAR 007/2012</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5655/plc06_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5655/plc06_22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRIAÇÃO DE VAGAS, ALTERANDO O ANEXO I DA LEI COMPLEMENTAR Nº 007 DE 09 DE ABRIL DE 2012- ESTRUTURAÇÃO DO QUADRO_x000D_
 GERAL E DO PLANO DE CARREIRA E EVOLUÇÃO FUNCIONAL DOS SERVIDORES PÚBLICOS DA PREFEITURA DE MIRACATU”</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5663/plc_07_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5663/plc_07_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DAS LEIS COMPLEMENTARES Nº 037 DE 21 DE MARÇO DE 2016 E LEI COMPLEMENTAR  Nº 58/2021, QUE CRIARAM CARGOS E VAGAS NA LEI COMPLEMENTAR 007/2012</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5677/plc_08_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5677/plc_08_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADEQUAÇÃO DO PISO SALARIAL DO MAGISTÉRIO CONFORME PORTARIA DO MINISTÉRIO DA EDUCAÇÃO Nº 67/2022</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5694/plc09_22_-_altera_referencia_de_cargos_tec_seg_trab._e_veterinario.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5694/plc09_22_-_altera_referencia_de_cargos_tec_seg_trab._e_veterinario.pdf</t>
   </si>
   <si>
     <t>ALTERA REFERÊNCIA PARA CARGOS ESPECÍFICOS CRIADOS POR LEI PRÓPRIA, ALTERANDO O ANEXO I DA LEI COMPLEMENTAR Nº 007 DE 09 DE ABRIL DE 2012-ESTRUTURAÇÃO DO QUADRO GERAL E DO PLANO DE CARREIRA E EVOLUÇÃO FUNCIONAL DOS SERVIDORES PÚBLICOS DA PREFEITURA DE_x000D_
 MIRACATU.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5762/plc10_22_-_mecanico_de_refrigeracao.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5762/plc10_22_-_mecanico_de_refrigeracao.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N°007/2012 - ESTRUTURAÇÃO DO QUADRO GERAL DO PLANO DE CARREIRA E EVOLUÇÃO FUNCIONAL DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE MIRACATU</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5847/plc11_22_motorista_leve.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5847/plc11_22_motorista_leve.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO QUADRO DE CARGOS CONSTANTE NOS ANEXOS I, DA LEI COMPLEMENTAR Nº 007 DE 09 DE ABRIL DE 2012-PLANO DE_x000D_
 CARREIRA E EVOLUÇÃO FUNCIONAL DOS SERVIDORES PÚBLICOS DA PREFEITURA DE MIRACATU</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6066/plc_12_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6066/plc_12_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE VAGAS, ALTERANDO O ANEXO I DA LEI COMPLEMENTAR Nº 007 DE 09 DE ABRIL DE 2012-ESTRUTURAÇÃO DO QUADRO_x000D_
 GERAL E DO PLANO DE CARREIRA E EVOLUÇÃO FUNCIONAL DOS SERVIDORES PÚBLICOS DA PREFEITURA DE MIRACATU</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6067/plc_13_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6067/plc_13_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE VAGAS, ALTERANDO O ANEXO I DA LEI COMPLEMENTAR Nº 001/2010- PLANO DE CARREIRA E REMUNERAÇÃO E ESTATUTO DO MAGISTÉRIO PÚBLICO DE MIRACATU</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6088/plc_14_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6088/plc_14_22.pdf</t>
   </si>
   <si>
     <t>ALTERA REFERENCIAS PARA CARGOS ESPECÍFICOS CRIADOS POR LEI PRÓPRIA, CONSTANTES NAS LEIS COMPLEMENTARES  Nº 65/22, nº 001/2010 - PLANO DE CARREIRA E REMUNERAÇÃO E ESTATUTO DO MAGISTÉRIO PUBLICO DE MIRACATU E Nº 007/2012 - ESTRUTURAÇÃO DO QUADRO GERAL E DO PLANO DE CARREIRA E EVOLUÇÃO FUNCIONAL DOS SERVIDORES PÚBLICOS DA PREFEITURA DE MIRACATU</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6096/plc152022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6096/plc152022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MIRACATU</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6097/plc162022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6097/plc162022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E ESTRUTURAÇÃO DO QUADRO GERAL DO PLANO DE CARREIRA E EVOLUÇÃO FUNCIONAL DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE MIRACATU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6098/plc172022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6098/plc172022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO PLANO DE CARREIRA E REMUNERAÇÃO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE MIRACATU</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6105/plc0182022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6105/plc0182022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E ESTRUTURAÇÃO DO  QUADRO GERAL DO PLANO DE CARREIRA E EVOLUÇÃO FUNCIONAL DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE MIRACATU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6106/plc0192022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6106/plc0192022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO PLANO DE CARREIRA E REMUNERAÇÃO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE MIRACATU.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5334/plo012022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5334/plo012022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE PARCEIRAS PÚBLICOS-PRIVADAS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE MIRACATU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5336/plo022022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5336/plo022022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A UNISEPE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5369/plo032022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5369/plo032022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE USO DE IMÓVEL PÚBLICO MUNIICPAL, EM FAVOR DO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE SÃO PAULO</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5370/plo042022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5370/plo042022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL, ORÇAMENTÁRIA E SUPLEMENTAR AO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5371/plo052022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5371/plo052022.pdf</t>
   </si>
   <si>
     <t>DISPÕE ALTERAÇÃO DA LEI MUNICIPAL Nº 1.389 DE 11 DE ABRIL DE 2007 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5396/pl_06_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5396/pl_06_22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR AO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5406/projeto_07_21.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5406/projeto_07_21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5432/plo082022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5432/plo082022.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA AS NORMAS RELATIVAS À REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE MIRACATU</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5433/plo092022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5433/plo092022.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA ANTONIO ROSENO DE PONTES, VIA PÚBLICA DA VILA EXPEDICIONÁRIO</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5434/pl_10_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5434/pl_10_22.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA CELIA GOMES DE SOUZA, VIA PÚBLICA DA VILA EXPEDICIONÁRIO</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5469/plo_11_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5469/plo_11_22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO PARA ASSINATURA DE TERMO DE COMPROMISSO DE ESTÁGIO COM INSTITUIÇÃO DE ENSINO SUPERIOR E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5545/pl12_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5545/pl12_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO  A CELEBRAR CONVÊNIO O MUNICÍPIO DE JUQUIÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5546/pl13_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5546/pl13_22.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.972/2021, QUE DISPÕE SOBRE A GRATIFICAÇÃO DAS COMISSÕES DE LICITAÇÕES, SINDICÂNCIA, PROCESSO ADMINISTRATIVO DISCIPLINAR, AO PREGOEIRO E EQUIPE DE APOIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5549/pl14_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5549/pl14_22.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO O HASTEAMENTO A BANDEIRA E A EXECUÇÃO DO HINO NACIONAL E DO HINO DO MUNICÍPIO, NAS ESCOLAS DA REDE MUNICIPAL E PARTICULAR DO MUNICÍPIO DE MIRACATU</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5591/plo_15.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5591/plo_15.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL, INTEGRANTE DO PATRIMÔNIO PÚBLICO MUNICIPAL DENOMINADO COMO "SÍTIO PERIZAL" PARA A INSTALAÇÃO DO INSTITUTO FEDERAL DE EDUCAÇÇAO, CIÊNCIA E TECNOLOGIA DE SÃO PAULO</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5605/pl_16_22_-_altera_lei_data_mira_com_cristo.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5605/pl_16_22_-_altera_lei_data_mira_com_cristo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 1.794/2015 QUE INSTITUIU O EVENTO MUNICIPAL MIRA COM CRISTO</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5622/pl_17_22_adote_uma_praca.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5622/pl_17_22_adote_uma_praca.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO NO MUNICÍPIO DE MIRACATU DO PROGRAMA “ADOTE UMA PRAÇA”, PARA ADOÇÃO DE PRAÇAS PÚBLICAS E DE ESPORTES, DENTRE OUTROS OBJETIVOS, NOS TERMOS DA LEI FEDERAL N° 8.987, DE 13 DE FEVEREIRO DE 1995.”</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5631/pl_18_22_-_atribuicoes_veterinario_diretor_e_professor_educ_fisica.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5631/pl_18_22_-_atribuicoes_veterinario_diretor_e_professor_educ_fisica.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.389 DE 11 DE ABRIL DE 2007 E DÁ OUTRAS PROVIDÊNCIAS (ATRIBUIÇÕES DE MÉDICO VETERINÁRIO, DIRETOR DE ESCOLA E PROFESSOR DE EDUCAÇÃO FÍSICA)</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5632/pl19_22__bancos.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5632/pl19_22__bancos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE ATENDIMENTO PREFERENCIAL NOS ESTABELECIMENTOS BANCÁRIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5647/pl20_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5647/pl20_22.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.389 DE 11 DE ABRIL DE 2007 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5668/plo_21_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5668/plo_21_22.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.939 DE 27 DE NOVEMBRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5670/pl_22_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5670/pl_22_22.pdf</t>
   </si>
   <si>
     <t>"PROÍBE A FABRICAÇÃO, A COMERCIALIZAÇÃO, O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE MIRACATU, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5678/pl23_22_-__criacao_do_centro_de_atendimento_educacional_especializado.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5678/pl23_22_-__criacao_do_centro_de_atendimento_educacional_especializado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO MULTIDISCIPLINAR DE MIRACATU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5697/pl24_22_-_denominacao_de_estrada_alvina_nobrega_caetano.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5697/pl24_22_-_denominacao_de_estrada_alvina_nobrega_caetano.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DA  ESTRADA MUNICIPAL “ALVINA NÓBREGA CAETANO”</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5727/plo_25_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5727/plo_25_22.pdf</t>
   </si>
   <si>
     <t>“TORNA OBRIGATÓRIA A INSTALAÇÃO DE CÂMERAS DE FILMAGENS NAS CRECHES E ESCOLAS MUNICIPAIS"</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5728/pl_26_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5728/pl_26_22.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL N° 1.246 DE 26 DE NOVEMBRO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5746/plo_27_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5746/plo_27_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 1.795 DE 23 DE JULHO DE 2015 E DÁ NOVA REDAÇÃO AO ARTIGO 20 E AO PARAGRAFO ÚNICO DO ARTIGO 15 E CONSTANTES NA LEI MUNICIPAL Nº 1.436/2008</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5759/pl28_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5759/pl28_22.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DA SAÚDE E DOS AGENTES DE CONTROLE DE ENDEMIAS NOS TERMOS DA EMENDA CONSTITUCIONAL N°120/22, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5763/pl29_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5763/pl29_22.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL N°1.389 DE 11 DE ABRIL DE 2007 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5766/pl30_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5766/pl30_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5767/pl31_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5767/pl31_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS - R$ 2.559.000,00</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5772/pl32_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5772/pl32_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS - R$ 8.343.098,40</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5773/pl33_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5773/pl33_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS - R$ 7.918.482,60</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5774/pl34_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5774/pl34_22.pdf</t>
   </si>
   <si>
     <t>DETERMINA A AFIXAÇÃO DE PLACAS DE IDENTIFICAÇÃO EM TERRENOS BALDIOS EXISTENTES NO MUNICÍPIO DE MIRACATU</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5775/pl35_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5775/pl35_22.pdf</t>
   </si>
   <si>
     <t>INSTITUI AS FORMAS DE REGISTROS DE BENS CULTURAIS DE NATUREZA IMATERIAL OU INTANGÍVEL QUE CONSTITUEM PATRIMÔNIO HISTÓRICO E CULTURAL DE MIRACATU.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5803/pl_36_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5803/pl_36_22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ASPECTOS DA POLÍTICA MUNICIPAL DE EDUCAÇÃO E DE VALORIZAÇÃO DO VERDE, ESPECIALMENTE POR MEIO DA ARBORIZAÇÃO E JARDINAGEM DAS ESCOLAS INTEGRANTES DA REDE PÚBLICA MUNICIPAL E DA DIVULGAÇÃO ENTRE OS ESTUDANTES DA IMPORTÂNCIA DO PLANTIO E DA CONSERVAÇÃO DE ÁRVORES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5804/pl37_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5804/pl37_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE PONTO DE COLETA SELETIVA DE LIXO NAS ESCOLAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5805/pl38_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5805/pl38_22.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À IMPLANTAÇÃO DE HORTAS COMUNITÁRIAS E FAMILIARES NO MUNICÍPIO DE MIRACATU</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5806/pl39_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5806/pl39_22.pdf</t>
   </si>
   <si>
     <t>CATALOGAÇÃO E DIGITALIZAÇÃO DO ACERVO DO MUSEU MUNICIPAL .</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5807/pl40_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5807/pl40_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE MONITORAMENTO POR CÂMERAS DE SEGURANÇA NAS DEPENDÊNCIAS DA PEDREIRA MUNICIPAL E ÁREA DE TRANSBORDO.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5808/pl41_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5808/pl41_22.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A IMPLANTAÇÃO GRADATIVA DE COLETA SELETIVA DE LIXO EM SUPERMERCADOS, BARES, RESTAURANTES NO MUNICÍPIO DE MIRACATU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5809/pl42_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5809/pl42_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA  ESTRADA MUNICIPAL “VER. JOSÉ PLÁCIDO DE CARVALHO</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5810/pl43_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5810/pl43_22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DE  PONTE MUNICIPAL “GABRIEL DE CARVALHO HANO”</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5811/pl_44_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5811/pl_44_22.pdf</t>
   </si>
   <si>
     <t>“DENOMINA RUA SEVERINO FLORÊNCIO VIA PÚBLICA LOCALIZADA NA VILA SÃO JOSE</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5812/pl45_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5812/pl45_22.pdf</t>
   </si>
   <si>
     <t>“DENOMINA RUA IZIDORO HIPÓLITO PINTO  VIA PÚBLICA LOCALIZADA NA VILA SÃO JOSE”</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5813/pl46_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5813/pl46_22.pdf</t>
   </si>
   <si>
     <t>“DENOMINA RUA LEOPOLDO DIAS DE MELO  VIA PÚBLICA LOCALIZADA NA VILA SÃO JOSE”</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5814/pl47_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5814/pl47_22.pdf</t>
   </si>
   <si>
     <t>“DENOMINA RUA HILARIO MARIANO  DE SOUZA  VIA PÚBLICA LOCALIZADA NA VILA SÃO JOSE”</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5815/pl48_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5815/pl48_22.pdf</t>
   </si>
   <si>
     <t>“DENOMINA RUA ARLINDO  PEDRO   VIA PÚBLICA LOCALIZADA NA VILA SÃO PEDRO”</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5841/pl49_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5841/pl49_22.pdf</t>
   </si>
   <si>
     <t>“DENOMINA RUA JOCENIR THIBES   VIA PÚBLICA LOCALIZADA NO BAIRRO DE OLIVEIRA BARROS”</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5843/pl5022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5843/pl5022.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE MIRACATU O “CÃOMINHADA” E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5845/pl51_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5845/pl51_22.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE MIRACATU, O INCENTIVO À APRENDIZAGEM DO JOGO DE XADREZ NA REDE PÚBLICA DE ENSINO</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5846/plo_52_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5846/plo_52_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA CONCESSÃO DE AJUDA DE CUSTO AO PROFISSIONAL DA ÁREA MÉDICA PROVENIENTE DO PROGRAMA MÉDICOS PELO BRASIL</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5848/pl53_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5848/pl53_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM CALENDÁRIO ESPORTIVO ANUAL PARA O MUNICÍPIO E A OBRIGATORIEDADE DO PODER PÚBLICO MUNICIPAL INCENTIVAR JUNTO AS ENTIDADES E INSTITUIÇÕES E CLUBES AMADORES OU NÃO, COMPETIÇÕES ESPORTIVAS DURANTE O ANO.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5849/pl54_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5849/pl54_22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O ENSINO A EDUCAÇÃO DE JOVENS E ADULTOS – EJA NO PERÍODO DIURNO</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5850/pl55_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5850/pl55_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE MONITORAMENTO POR CÂMERAS DE SEGURANÇA NO HOSPITAL MUNICIPAL MIOJI KAYÓ</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5851/pl56_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5851/pl56_22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NO MUNICÍPIO, ESTABELECE PENALIDADES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5852/pl5722.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5852/pl5722.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE MIRACATU O DIA DO ANIVERSÁRIO DO DISTRITO DE OLIVEIRA BARROS."</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5853/pl58_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5853/pl58_22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DO CORTE DOS SERVIÇOS DE FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA NO MUNICÍPIO DE MIRACATU E  DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5871/pl59_2022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5871/pl59_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL, INSTITUI O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE MIRACATU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5883/plo_60_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5883/plo_60_22.pdf</t>
   </si>
   <si>
     <t>“DENOMINA RUA  IVES MARGARIDO DE CASTRO, VIA PÚBLICA LOCALIZADA NA SEDE DO DISTRITO DE OLIVEIRA BARROS”</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5887/pl_61_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5887/pl_61_22.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA JOSEFA ISABEL DA CONCEIÇÃO, VIA PÚBLICA DA VILA EXPEDICIONÁRIO</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5900/pl62_22_-_operacao_de_credito.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5900/pl62_22_-_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5902/pl63_22_-_rua_josef.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5902/pl63_22_-_rua_josef.pdf</t>
   </si>
   <si>
     <t>“DENOMINA RUA JOSEF BAUNGARTNER  VIA PÚBLICA LOCALIZADA NO BAIRRO DE OLIVEIRA BARROS”</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5907/pl_64_2022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5907/pl_64_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5908/pl_65_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5908/pl_65_22.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MIRACATU PARA O EXERCÍCIO DE 2023</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5917/pl_66_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5917/pl_66_22.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.371/2006, QUE DISPÕE SOBRE CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5922/pl_67_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5922/pl_67_22.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE VALOR HISTÓRICO, CULTURAL, ESTÉTICO E ARTÍSTICO PARA O MUNICÍPIO DE MIRACATU E TOMBADO PARA TODOS OS EFEITOS DE DIREITO AS OBRAS DE ARTE EM EXPOSIÇÃO E CONSTANTES NO ACERVO DA CÂMARA MUNICIPAL DE MIRACATU.”</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5927/pl_68_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5927/pl_68_22.pdf</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6012/pl_69_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6012/pl_69_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CALENDÁRIO ESPORTIVO ANUAL</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6032/pl_70_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6032/pl_70_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DA EXTINÇÃO DO CONSÓRCIO INTERMUNICIPAL DE CONSERVAÇÃO E MANUTENÇÃO DE VIAS DO MUNICÍPIO DE ITARIRI - PIMIPI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6068/pl_71_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6068/pl_71_22.pdf</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6094/plo_72_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6094/plo_72_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO MUNICÍPIO PARA PARTICIPAÇÃO DO CONSÓRCIO DE DESENVOLVIMENTO INTERMUNICIPAL DO VALE DO RIBEIRA-CODIVAR, AUTORIZANDO TAMBÉM O PAGAMENTO DE CONTRIBUIÇÃO FINANCEIRA</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6095/plo_73_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6095/plo_73_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES DO MUNICÍPIO, PARA EFEITO DE CÁLCULO DO VALOR VENAL DOS IMÓVEIS DO IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA- IPTU E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5407/projeto_resolucao_1_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5407/projeto_resolucao_1_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5431/pr022022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5431/pr022022.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA AS NORMAS RELATIVAS À ESTRUTURA ADMINISTRATIVA E CARGOS DA CÂMARA MUNICIPAL DE MIRACATU</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>LICENÇA A VEREADORA MARIA JOSÉ BEZERRA DOS SANTOS</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5535/pr_04_-_comissao_congresso.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5535/pr_04_-_comissao_congresso.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO DE REPRESENTAÇÃO PARA PARTICIPAÇÃO EM CONGRESSO</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5765/pr05_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5765/pr05_22.pdf</t>
   </si>
   <si>
     <t>CRIA O “PROGRAMA CÂMARA ESCOLA” QUE VIABILIZA A VISITAÇÃO DE ALUNOS DAS REDES PÚBLICA E PRIVADA À CÂMARA MUNICIPAL DE MIRACATU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5816/pr_06_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5816/pr_06_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CÂMARA SUSTENTÁVEL NO MUNICÍPIO DE MIRACATU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5817/pr7_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5817/pr7_22.pdf</t>
   </si>
   <si>
     <t>APROVA A PROPOSTA ORÇAMENTÁRIA DA CÂMARA MUNICIPAL PARA O EXERCÍCIO FINANCEIRO DE 2023”</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6075/pr_08_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6075/pr_08_22.pdf</t>
   </si>
   <si>
     <t>DENEGA RECURSO INTERPOSTO PELO VER. JOSÉ LUIZ HERCULANO DA SILVA</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>“DISPÕE ALTERAÇÃO DA LEI MUNICIPAL Nº 1.389 DE 11 DE ABRIL DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5461/rf_02_2022.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5461/rf_02_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA(O) BABÁ</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5508/rf_03_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5508/rf_03_22.pdf</t>
   </si>
   <si>
     <t>LICENÇA SAÚDE A VEREADORA MARIA JOSE BEZERRA DOS SANTOS</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5604/rf_04_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5604/rf_04_22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL, INTEGRANTE DO PATRIMÔNIO PÚBLICO MUNICIPAL, DENOMINADO COMO "SÍTIO PERIZAL", PARA A INSTALAÇÃO DO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E  TECNOLOGIA DE SÃO PAULO</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5621/rf05_22_-_pl43_21.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5621/rf05_22_-_pl43_21.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA RODOLFO BENEDITO GALDINO PORFIRIO, NA VILA KAMAITE</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5629/redacao_final6_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5629/redacao_final6_22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PROGRAMA DE ESTÁGIO REMUNERADO A ESTUDANTES UNIVERSITÁRIOS NO ÂMBITO DO PODER LEGISLATIVO DE MIRACATU E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5679/r.f_07_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5679/r.f_07_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HASTEAMENTO A BANDEIRA E A EXECUÇÃO DO HINO NACIONAL E DO HINO DO MUNICÍPIO NAS ESCOLAS DA REDE MUNICIPAL E PARTICULAR DO MUNICÍPIO DE MIRACATU</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5747/rf_08_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5747/rf_08_22.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 01/2003 DO MUNICIPIO DE MIRACATU</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5884/rf_09.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5884/rf_09.pdf</t>
   </si>
   <si>
     <t>Denominação Rua Celia Gomes de Souza, na Vila Expedicionária</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5928/rf_10_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5928/rf_10_22.pdf</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6014/rf_11_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6014/rf_11_22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA CONCESSÃO DE AJUDA DE CUSTO AO PROFISSIONAL DA ÁREA MÉDICA PROVENIENTE DO PROGRAMA MÉDICOS PELO BRASIL "</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6020/rf_12_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6020/rf_12_22.pdf</t>
   </si>
   <si>
     <t>“DENOMINA RUA JOCENIR THIBES VIA PÚBLICA LOCALIZADA NO BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6077/rf_13_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6077/rf_13_22.pdf</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6103/rf_14_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6103/rf_14_22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE  SOBRE A RATIFICAÇÃO DA EXTINÇÃO DO CONSÓRCIO INTERMUNICIPAL DE CONSERVAÇÃO E MANUTENÇÃO DE VIAS PÚBLICAS MUNICIPAIS - PIMIPI E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6104/rf_15_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6104/rf_15_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  VEÍCULO INTEGRANTE DO PATRIMÔNIO DA CÂMARA</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6119/rf_16_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6119/rf_16_22.pdf</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5408/req_01_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5408/req_01_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES ACERCA DO PAGAMENTO DO PISO SALARIAL AOS AGENTES COMUNITÁRIOS LOTADOS NA MUNICIPALIDADE</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5409/req_02_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5409/req_02_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA ELABORAÇÃO DE PROJETO PARA IMPLANTAÇÃO DE DISTRITO INDUSTRIAL E INCENTIVOS FISCAIS</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5410/req_03_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5410/req_03_22.pdf</t>
   </si>
   <si>
     <t>Requer providências para a construção de ponte de alvenaria na estrada Serra Prainha – Vila Kamaiti.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5411/req_04_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5411/req_04_22.pdf</t>
   </si>
   <si>
     <t>Solicita à SABESP que acompanhe o cronograma _x000D_
 da pavimentação para ser efetuado antes a ligação_x000D_
  de ramal de água e esgoto.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5412/req_05_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5412/req_05_22.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilidade da carreta de Mamografia- Programa_x000D_
 Mulheres de Peito para atender as mulheres de Miracatu.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5413/req_06_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5413/req_06_22.pdf</t>
   </si>
   <si>
     <t>Substituição de todos os Postes  de madeira  localizados_x000D_
 no perímetro urbano do município.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5414/req_07_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5414/req_07_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A CAMAPANHA DE PREVENÇÃO E COMBATE AO MOSQUITO AEDES AEGYPTI</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5415/req_08_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5415/req_08_22.pdf</t>
   </si>
   <si>
     <t>CRIAR MECANISMO PARA AJUDAR FINANCEIRAMENTE OS PRODUTORES DE BANANAS COM RELAÇÃO  ÀS GEADAS</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5416/req_09_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5416/req_09_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONCESSÃO DA REVISÃO GERAL ANUAL- RGA AOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5417/req_10_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5417/req_10_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE ÁGUA E ESGOTO NAS RUAS DO BAIRRO VILA MATSUDA</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5418/req_11_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5418/req_11_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE REGULARIZAÇÃO PELO PROGRAMA CIDADE LEGAL</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5419/req_12_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5419/req_12_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA REAJUSTE SALARIAL AOS CONSELHEIROS TUTELARES</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5423/req_13_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5423/req_13_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRONOGRAMA DE SERVIÇOS</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5424/req_14_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5424/req_14_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM REDE DE ESGOTO ENTUPIDA NA RUA SANTA RITA, VILA UBIRAJARA.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5428/req_15_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5428/req_15_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DE VACINAÇÃO</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5429/req_16_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5429/req_16_22.pdf</t>
   </si>
   <si>
     <t>BOMBEIRO TEMPORÁRIO PARA O SALTO DE BIGUÁ</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5438/req_17_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5438/req_17_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A CONCESSÃO DO REAJUSTE AOS PROFISSIONAIS DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5439/req_18_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5439/req_18_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A CONCESSÃO DO REAJUSTE AOS PROFISSIONAIS DA EDUCAÇÃO, QUADRO DE APOIO E DE SERVIÇOS ESCOLARES (QAE E QSE)</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5452/req_19_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5452/req_19_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A POSSIBILIDADE DE CONCEDER BENEFÍCIOS PARA CUSTEAR O TRANSPORTE UNIVERSITÁRIO</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5453/req_20_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5453/req_20_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE EMISSÃO DO PASSE ESCOLAR AOS ALUNOS</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5454/req_21_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5454/req_21_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE MANUTENÇÃO DO TERRENO DA QUADRA DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5455/req_22_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5455/req_22_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PERCENTUAIS DE AUMENTO NA REMUNERAÇÃO DE TODOS OS SERVIDORES PÚBLICOS</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5456/req_23_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5456/req_23_22.pdf</t>
   </si>
   <si>
     <t>RETORNO DO ATENDIMENTO PRESENCIAL NA AGÊNCIA DO INSS DE MIRACATU</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5465/req_24_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5465/req_24_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE A CONTRATAÇÃO DE VETERINÁRIO PARA ATENDER AS DEMANDAS</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5466/req_25_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5466/req_25_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE A ATUAL SITUAÇÃO CADASTRAL DAS APMs (ASSOCIAÇÃO DE PAIS E MESTRES)</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5467/req_26_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5467/req_26_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA ACADEMIA AO AR LIVRE NA RUA ANTONIO ANTUNES DE ALMEIDA, BAIRRO OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5474/req_27_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5474/req_27_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE ÁGUA E ESGOTO NO BAIRRO DA MUTUCA</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5475/req_28_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5475/req_28_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5487/req_29_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5487/req_29_22.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE POSTE DE MADEIRA LOCALIZADO NO PERIMETRO RURAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5488/req_30_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5488/req_30_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O CUMPRIMENTO DA EMENDA CONSTITUCIONAL 116.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5489/req_31_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5489/req_31_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DA POSSIBILIDADE DE CONSTRUÇÃO DE ABRIGO PARA COLETA DE LIXO NO BAIRRO SERRA DO CAFEZAL</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5491/req_32_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5491/req_32_22.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DO PROJETO COZINHALIMENTO</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5495/req_33_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5495/req_33_22.pdf</t>
   </si>
   <si>
     <t>VAZAMENTO DE ESGOTO NA ESTRADA DA TEAGEM</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5509/req_34_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5509/req_34_22.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS JUNTO À EMPRESA RESPONSÁVEL DETENTORA DA CONCESSÃO DA REDE FERROVIÁRIA FEDERAL</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5510/req_35_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5510/req_35_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE MELHORIAS NO CAMPO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5511/req_36_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5511/req_36_22.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DOS CONTRATOS E PLANILHAS REFERENTE AO TRANSPORTE ESCOLAR MUNICIPAL</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5530/req_37_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5530/req_37_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA, RECUPERAÇÃO DE PAVIMENTOS E OBRAS COMPLEMENTARES - PAVIMENTAÇÃO CENTRO- DIVERSAS RUAS</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5565/req_38_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5565/req_38_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA MÉDICO PERITO PARA AGÊNCIA DO INSS EM MIRACATU</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5566/req_39_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5566/req_39_22.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE A EMPRESA QUE ADMINISTRA O TERMINAL RODOVIÁRIO DE MIRACATU</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5567/req_40_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5567/req_40_22.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE O CONVÊNIO DO GOVERNO DOS ESTADO DE SÃO PAULO POR MEIO DO PROGRAMA VALE DO FUTURO</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5568/req__41_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5568/req__41_22.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DOS CORREIOS</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5569/req_42.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5569/req_42.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CAIXA ECONÔMICA FEDERAL NO MUNICÍPIO DE MIRACATU</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5570/req_43_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5570/req_43_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE LEVANTAMENTO DE TODOS OS NÚCLEOS A SEREM REGULARIZADOS - PROGRAMA CIDADE LEGAL</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5571/req_44.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5571/req_44.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A MARGEM DE EMPRÉSTIMO CONNSIGNADO SEJA AMPLIADA PARA 40%</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5572/req_45_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5572/req_45_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O RECAPEAMENTO DA RODOVIA CASEMIRO TEIXEIRA</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5573/req_46_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5573/req_46_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE VOLUNTÁRIOS NÃO REMUNERADOS</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5577/req_47_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5577/req_47_22.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À ARTERIS SINALIZAÇÃO NA ROTATÓRIA QUE DA ACESSO À CIDADE</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5579/req_48_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5579/req_48_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ALTA DE PREÇOS NOS VALORES DAS CONTAS</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5581/req_49_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5581/req_49_22.pdf</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5594/req_50_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5594/req_50_22.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DO PROGRAMA VEREADOR MIRIM</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5595/req_51_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5595/req_51_22.pdf</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE-ACS E DOS AGENTES DE COMBATE ÀS ENDEMIAS- ACE</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>Nailson, Edmilson do Esporte, Henrique do Porto, Moyses Neto</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5602/req_52_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5602/req_52_22.pdf</t>
   </si>
   <si>
     <t>URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 15/2022</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5611/req_53_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5611/req_53_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE A PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA QUE LIGA OLIVEIRA BARROS AO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5612/req_54_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5612/req_54_22.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DOS CORREIOS NA RUA MARIA LEONOR DE LIMA- VILA UBIRAJARA</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5613/req_55_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5613/req_55_22.pdf</t>
   </si>
   <si>
     <t>PLACA DE SINALIZAÇÃO ATRAPALHANDO A VISIBILIDADE</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5627/req_56_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5627/req_56_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE ALTERAÇÃO NOS HORÁRIOS DE ATENDIMENTO NAS CRECHES ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5628/req_57_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5628/req_57_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CONVÊNIO</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5639/req_58_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5639/req_58_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O PAGAMENTO DE INSALUBRIDADE</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5640/req_59_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5640/req_59_22.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE PRAZO DA CEC PARA APRECIAÇÃO DO PROJETO DE LEI N. 14/22</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5641/req_60_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5641/req_60_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DE CONSTRUÇÃO DE CASAS POPULARES NO MUNICÍPIO DE MIRACATU</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5642/req_61_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5642/req_61_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A OBRA DE REFORMA DO PRÉDIO DA ANTIGA PREFEITURA</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5643/req_62_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5643/req_62_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇOS DOS CORREIOS NA RUA JOÃO ALVES CARNEIRO- BAIRRO BIGUÁ</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5644/req_63_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5644/req_63_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE ÁGUA E ESGOTO NA RUA JOÃO ALVES CARNEIRO- BAIRRO BIGUÁ</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5645/req_64_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5645/req_64_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A CONSTRUÇÃO DA ESCOLA MUNICIPAL DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5661/req_65_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5661/req_65_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DE DOCUMENTOS DA PRESTAÇÃO DE SERVIÇOS DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5662/req_66_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5662/req_66_22.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE ACESSIBILIDADE NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5666/req_67_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5666/req_67_22.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DOS CORREIOS NA RUA NELSON NED</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5676/req_68_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5676/req_68_22.pdf</t>
   </si>
   <si>
     <t>EFETUAR A MUDANÇA DE POSTE NA ESTRADA DO MORAES</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5680/req_69_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5680/req_69_22.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE PRAZO DA CEC PARA APRECIAÇÃO DO PROJETO DE LEI Nº 18/22</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5699/req_70_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5699/req_70_22.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DOS CORREIOS NA VILA SÃO PEDRO</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5700/req_71_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5700/req_71_22.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI Nº 19/2022</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5711/req_72_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5711/req_72_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROFISSIONAIS PARA ATENDIMENTO NA ÁREA ODONTOLÓGICA</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5712/req_73_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5712/req_73_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O AUXÍLIO ALIMENTAÇÃO E SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5730/req_74_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5730/req_74_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A CONTRATAÇÃO DE EMPRESA DE LIMPEZA PÚBLICA</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5731/req_75_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5731/req_75_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PREVISÃO DE REFORMA GERAL NA RODOVIÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5735/req_76_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5735/req_76_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ADEQUAÇÃO DO PISO SALARIAL DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5736/req_77_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5736/req_77_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PAGAMENTO DE DIÁRIAS AOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5740/req_78_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5740/req_78_22.pdf</t>
   </si>
   <si>
     <t>informações sobre a construção da ponte do Bairro do Brangel</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5741/req_79_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5741/req_79_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A EMENDA PARLAMENTAR DESTINADA PARA APLICAÇÃO EM BAIRROS RURAIS</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5755/req_80_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5755/req_80_22.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE O EXECUTIVO FAÇA GESTÃO JUNTO A EMPRESA CONCESSIONÁRIA DO TRANSPORTE COLETIVO</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5756/req_81_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5756/req_81_22.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE GUARD RAIL NA ESTRADA DO MORAES, MUNICÍPIO DE MIRACATU</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5757/req_82_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5757/req_82_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE AQUISIÇÃO DE CAMINHÃO PARA COLETA DE LIXO</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5758/req_83_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5758/req_83_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A  CONTRATAÇÃO DA EMPRESA DE LIMPEZA PÚBLICA</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5768/req_84_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5768/req_84_22.pdf</t>
   </si>
   <si>
     <t>Informações sobre providências para concessão do BEm-Taxista.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5769/req_85_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5769/req_85_22.pdf</t>
   </si>
   <si>
     <t>Informações sobre os critérios utilizados para a cobrança da taxa de lixo.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5770/req_86_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5770/req_86_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE INSTALAÇÃO DE LOMBADAS NO BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5771/req_87_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5771/req_87_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES QUANTO AO SERVIÇO DE TRANSPORTE COLETIVO</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5779/req_88_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5779/req_88_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CADEIRA DE RODAS DISPONÍVEIS NO PRONTO SOCORRO E NAS UNIDADES DE SAÚDE</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5780/req_89_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5780/req_89_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO DE SERVIDORES DE CARGOS COMISSIONADOS NA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5798/req_90_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5798/req_90_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CAMPANHA DE VACINAÇÃO ANTIRRABICA</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5799/req_91_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5799/req_91_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES QUANTO A EXTENSÃO DE REDE DE ÁGUA E ESGOTO PARA AS FUTURAS INSTALAÇÕES DO INSTITUTO FEDERAL</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5800/req_92_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5800/req_92_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE INSTALAÇÃO DE LUMINÁRIAS</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>Nailson, Edmilson do Esporte</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5830/req_93_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5830/req_93_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PAGAMENTO DOS VALORES RETROATIVO DOS AGENTES COMUNITÁRIOS DE SAÚDE</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>Edmilson do Esporte, Nailson</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5831/req_94_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5831/req_94_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A IMPLANTAÇÃO DO PROGRAMA FAMÍLIA ACOLHEDORA</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5832/req_95_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5832/req_95_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A PISTA DE CAMINHADA DO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>Jair Silva, Zezequinho Herculano</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5833/req_96_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5833/req_96_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PAGAMENTO DE PISO SALARIAL DOS ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5834/req_97_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5834/req_97_22.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE PREVENÇÃO DA VARÍOLA DO MACACO</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>Zezequinho Herculano, Jair Silva</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5865/req_98_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5865/req_98_22.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO NO IPTU REFERENTE A TAXA DO LIXO</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5866/req_99_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5866/req_99_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO 5G NO MUNICÍPIO</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5869/req_100_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5869/req_100_22.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI Nº 58/2022</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5870/req_101_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5870/req_101_22.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI Nº 48/2022</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5875/req_102_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5875/req_102_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE MEDIDAS ADOTADAS REFERENTE AO TRANSPORTE PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5876/req_103_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5876/req_103_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A RETIRADA DE CARRO DA ATENÇÃO BÁSICA DE SAÚDE</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5892/req_104_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5892/req_104_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A RETIRADA DO PSICÓLOGO DA SAÚDE(CAPS).</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5913/req_105_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5913/req_105_22.pdf</t>
   </si>
   <si>
     <t>SOLICITAR JUNTO A ELEKTRO ORÇAMENTO PARA EXTENSÃO DE REDE NA RUA TEIXEIRINHA</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5914/req_106_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5914/req_106_22.pdf</t>
   </si>
   <si>
     <t>RESTABELECER A ILUMINAÇÃO NA RUA SÃO PAULO BAIRRO PEDRO BARROS</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5915/req_107_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5915/req_107_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PAGAMENTO DO PRÊMIO DE VALORIZAÇÃO FUNCIONAL (BÔNUS)</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5925/req_108_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5925/req_108_22.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI Nº 50/2022</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5952/req_109_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5952/req_109_22.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI N. 51/2022</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5953/req_110_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5953/req_110_22.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI N. 54/22</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5954/req_111_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5954/req_111_22.pdf</t>
   </si>
   <si>
     <t>Retirada do Projeto de Decreto Legislativo n. 04/2022</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5955/req_112_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5955/req_112_22.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA MINUTA DO PROJETO DE LEI QUE "INSTITUI NO ÂMBITO DO MUNICIPIO DE MIRACATU, O INCENTIVO À APRENDIZAGEM DO JOGO DE XADREZ NA REDE PÚBLICA DE ENSINO"</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5956/req_113_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5956/req_113_22.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA MINUTA DO PROJETO DE LEI QUE "AUTORIZA O PODER EXECUTIVOA INSTITUIR O ENSINO A EDUCAÇÃO DE JOVENS E ADULTOS-EJA NO PERÍODO DIURNO"</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5958/req_114_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5958/req_114_22.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE RESOLUÇÃO Nº 05/2022</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5970/req_115_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5970/req_115_22.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA MINUTA DO PROJETO DE LEI QUE DENOMINA A UNIDADE BÁSICA DE SAÚDE DE MUSÁCEA</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5973/req_116_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5973/req_116_22.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI Nº 53/2022</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5990/req_117_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5990/req_117_22.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo da COF para apreciação do Projeto de Resolução nº 06/22</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6006/req_118_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6006/req_118_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A ENTREGA DO UNIFORME ESCOLAR PARA 2023</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6007/req__119_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6007/req__119_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PROGRAMA DE MUTIRÃO NOS BAIRROS</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6008/req_120_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6008/req_120_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DA POSSIBILIDADE DE IMPLANTAÇÃO EM ESCOLAS DA REDE MUNICIPAL O PROGRAMA ESCOLA DA FAMÍLIA</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6009/req_121_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6009/req_121_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO ENSINO INTEGRAL NAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6013/req_122_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6013/req_122_22.pdf</t>
   </si>
   <si>
     <t>informações sobre a revisão de remuneração e mudança de provimento em cargo</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6025/req_123_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6025/req_123_22.pdf</t>
   </si>
   <si>
     <t>Informações sobre quantidade de ambulâncias no Pronto Socorro</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6026/req_124_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6026/req_124_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A REFORMA DO GINÁSIO DE ESPORTE E DA CONCHA ACÚSTICA</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6027/req_125_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6027/req_125_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O BANCO DO POVO</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6028/req_126_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6028/req_126_22.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE PRAZO DA CCJ PARA APRECIAÇÃO DO PROJETO DE LEI Nº 59/22</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6029/req_127_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6029/req_127_22.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE PRAZO DA CCJ PARA APRECIAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 16/22</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6039/req_128_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6039/req_128_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OBRAS DE INFRAESTRUTURA DESTINADAS PELO PROGRAMA VALE DO FUTURO</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6040/req_129_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6040/req_129_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE IMOVEIS ALUGADOS  PELA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6047/req_130_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6047/req_130_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AQUISIÇÃO DE PAES, KIT LANCHE E COFFE BREAK</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6062/req_131_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6062/req_131_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A ENTRADA DA CIDADE</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6063/req_132_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6063/req_132_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ASFALTAMENTO DA AVENIDA GETÚLIO VARGAS</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6072/req_133_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6072/req_133_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE DISTRIBUIÇÃO DO LEITE A PESSOAS QUE USAM MEDICAMENTOS FORTES.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6078/req_134_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6078/req_134_22.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE PRAZO DA CCJ PARA APRECIAÇÃO DO PROJETO DE LEI Nº 37/2022</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>Claudio Honorio, Zeza</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6089/req_135_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6089/req_135_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CONVÊNIO "MELHOR CAMINHO"</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6090/req_136_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6090/req_136_22.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE EMENDA PARTLAMENTAR PARA AQUISIÇÃO DE PLAYGROUND PARA BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6046/veto01_22.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6046/veto01_22.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 25/2022, QUE TORNA OBRIGATÓRIA A INSTALAÇÃO DE CÂMERAS DE FILMAGENS NAS CRECHES E ESCOLAS MUNICIPAIS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8452,67 +8452,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6041/proposta_emenda_a_lom.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5404/emenda01_22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5405/emenda02_22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5470/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5471/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5472/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5494/emenda_06_22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5538/emenda07_22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5601/emenda08_22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5603/emenda_09_22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5623/emenda_10_ao_pl_11_-_altera_ementa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5624/emenda_11_ao_pl_11_modificativa_a_redacao_do_art_1o_do_pl11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5671/emenda_12_22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5726/emenda13_22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5738/emenda_14_22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5739/emenda_15_22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5868/emenda16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5926/emenda17_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5957/emenda_18_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5959/emenda_19_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5988/emenda20_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5989/emenda_21_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6015/emenda_22_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6016/emenda_23_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6017/emenda_24_22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6018/emenda_25_22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6019/emenda_26_22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6064/emenda_27_22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6073/emenda_28_22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6074/emenda_29_22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6076/emenda_30_22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6082/eemenda31_22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6085/emenda32_22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6086/emenda33_22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6102/emenda_34_22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6107/emenda_35_22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6108/emenda_36_22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6109/emenda_37_22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6110/emenda_38_22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6111/emenda_39_22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6112/emenda_40_22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6113/emenda_41_22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6114/emenda_42_22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6115/emenda_43_22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5332/ind_01_22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5338/ind_02_22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5339/ind_03_22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5340/ind_04_22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5341/ind_05_22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5342/ind_06_22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5343/ind_07_22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5344/ind_08_22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5345/ind_09_22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5346/ind_10_22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5347/ind_11_22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5348/ind_12_22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5349/ind_13_22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5350/ind_14_22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5351/ind_15_22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5352/ind_16_22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5353/ind_17_22.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5354/ind_18_22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5355/ind_19_22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5356/ind_20_22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5357/ind_21_22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5358/ind_22_22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5359/ind_23_22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5360/ind_24_22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5361/ind_25_22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5362/ind_26_22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5363/ind_27_22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5364/ind_28_22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5365/ind_29_22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5366/ind_30_22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5367/ind_31_22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5372/ind_32_22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5373/ind_33_22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5374/ind_34_22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5375/ind_35_22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5376/ind_36_22.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5377/ind_37_22.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5378/ind_38_22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5379/ind_39_22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5380/ind_40_22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5381/ind_41_22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5382/ind_42_22.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5383/ind_43_22.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5384/ind_44_22.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5386/ind_45_22.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5387/ind_46_22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5388/ind_47_22.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5389/ind_48_22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5390/ind_49_22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5391/ind_50_22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5392/ind_51_22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5393/ind_52_22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5394/ind_53_22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5395/ind_54_22.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5420/ind_55_22.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5421/ind_56_22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5422/ind_57_22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5426/ind_58_22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5437/ind_59_22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5440/ind_60_22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5441/ind_61_22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5442/ind_62_22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5443/ind_63_22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5444/ind_64_22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5445/ind_65_22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5446/ind_66_22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5447/ind_67_22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5448/ind_68_22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5449/ind_69_22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5450/ind_70_22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5457/ind_71_22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5458/ind_72_22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5459/ind_73_22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5460/ind_74_22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5464/ind_75_22.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5477/ind_76_22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5478/ind_77_22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5479/ind_78_22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5480/ind_79_22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5481/ind_80_22.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5482/ind_81_22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5483/ind_82_22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5484/ind_83_22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5485/ind_84_22.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5486/ind_85_22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5493/ind_86_22.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5501/ind_87_22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5502/ind_88_22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5503/ind_89_22.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5504/ind_90_22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5505/ind_91_22.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5506/ind_92_22.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5507/ind_93_22.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5512/ind_94_22.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5513/ind_95_22.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5514/ind_96_22.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5515/ind_97_22.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5517/ind_98_22.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5518/ind_99_22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5519/ind_100_22.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5520/ind_101_22.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5521/ind_102_22.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5522/ind_103_22.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5523/ind_104_22.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5524/ind_105_22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5525/ind_106_22.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5526/ind_107_22.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5527/ind_108_22.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5528/ind_109_22.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5529/ind_110_22.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5531/ind_111_22.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5532/ind_112_22.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5533/ind_113_22.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5534/ind_114_22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5541/ind_115_22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5542/ind_116_22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5550/ind_117_22.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5551/ind_118_22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5552/ind_119_22.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5553/ind_120_22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5554/ind_121_22.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5555/ind_122_22.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5556/ind_123_22.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5557/ind_124_22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5558/ind_125_22.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5559/ind_126_22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5561/ind_127_22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5562/ind_128_22.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5563/ind_129_22.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5564/ind_130_22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5574/ind_131_22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5582/ind_132_22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5583/ind_133_22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5584/ind_134_22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5585/ind_135_22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5586/ind_136_22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5587/ind_137_22.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5588/ind_138_22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5589/ind_139_22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5592/ind_140_22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5593/ind_141_22.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5607/ind_142_22.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5608/ind_143_22.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5609/ind_144_22.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5610/ind_145_22.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5614/ind_146_22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5615/ind_147_22.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5618/ind_148_22.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5625/ind_149_22.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5626/ind_150_22.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5630/ind_151_22.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5633/ind_152_22.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5634/ind_153_22.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5635/ind_154_22.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5636/ind_155_22.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5637/ind_156_22.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5638/ind_157_22.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5646/ind_158_22.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5648/ind_159_22.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5649/ind_160_22.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5651/ind_161_22.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5656/ind_162_22.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5657/ind_163_22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5658/ind_164_22.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5659/ind_165_22.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5660/ind_166_22.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5667/ind_167_22.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5669/ind_168_22.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5672/ind_169_22.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5673/ind_170_22.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5674/ind_171_22.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5675/ind_172_22.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5689/ind_173_22.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5690/ind_174_22.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5691/ind_175_22.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5692/ind_176_22.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5693/ind_177_22.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5696/ind_178_22.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5698/ind_179_22.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5702/ind_180_22.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5704/ind_181_22.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5705/ind_182_22.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5706/ind_183_22.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5707/ind_184_22.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5708/ind_185_22.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5709/ind_186_22.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5710/ind_187_22.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5714/ind_188_22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5715/ind_189_22.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5716/ind_190_22.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5717/ind_191_22.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5718/ind_192_22.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5719/ind_193_22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5720/ind_194_22.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5721/ind_195_22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5722/ind_196_22.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5723/ind_197_22.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5729/ind_198_22.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5732/ind_199_22.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5733/ind_200_22.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5734/ind_201_22.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5749/ind_202_22.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5750/ind_203.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5751/ind_204_22.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5752/ind_205_22.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5753/ind_206_22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5754/ind_207_22.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5781/ind_208_22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5782/ind_209_22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5783/ind_210_22.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5786/ind_211_22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5787/ind_212_22.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5788/ind_213_22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5789/ind_214_22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5790/ind_215_22.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5791/ind_216_22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5792/ind_217_22_2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5793/ind_218_22.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5794/ind_219_22.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5795/ind_220_22.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5796/ind_221_22.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5797/ind_222_22.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5835/ind_223_22.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5836/ind_224_22.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5837/ind_225_22.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5838/ind_226_22.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5839/ind_227_22.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5840/ind_228_22.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5842/ind_229_22.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5855/ind_230_22.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5856/ind_231_22.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5857/ind_232_22.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5858/ind_233_22.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5859/ind_234_22.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5860/ind_235_22.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5861/ind_236_22.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5862/ind_237_22.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5863/ind_238_22.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5864/ind_239_22.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5877/ind_240_22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5878/ind_241_22.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5879/ind_242_22.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5880/ind_243_22.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5881/ind_244_22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5893/ind_245_22.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5894/ind_246_22.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5895/ind_247_22.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5896/ind_248_22.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5897/ind_249_22.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5898/ind_250_22.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5901/ind_251_22.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5909/ind_252_22.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5910/ind_253_22.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5911/ind_254_22.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5912/ind_255_22.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5916/ind_256_22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5934/ind_257_22.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5935/ind_258_22.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5936/ind_259_22.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5937/of._pref._216_22.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5938/ind_261_22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5939/ind_262_22.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5940/ind_263_22.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5941/ind_264_22.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5942/ind_265_22.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5943/ind_266_22.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5944/ind_267_22.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5945/ind_268_22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5946/ind_269_22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5947/ind_270_22.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5948/ind_271_22.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5949/ind_272_22.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5950/ind_273_22.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5951/ind_274_22.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5966/ind_275_22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5967/ind_276_22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5968/ind_277_22.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5969/ind_278_22.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5991/ind_279_22.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5992/ind_280_22.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5993/ind_281_22.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5994/ind_282_22.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5995/ind_283_22.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5996/ind_284_22.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5997/ind_285_22.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5998/ind_286_22.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5999/ind_287_22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6000/ind_288_22.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6001/ind_289_22.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6002/ind_290_22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6003/ind_291_22.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6004/ind_292_22.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6005/ind_293_22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6010/ind_294_22.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6011/ind_295_22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6034/ind_296_22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6035/ind_297_22.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6036/ind_298_22.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6037/ind_299_22.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6038/ind_300_22.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6042/ind_301_22.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6043/ind_302_22.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6044/ind_303_22.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6045/ind_304_22.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6056/ind_305_22.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6057/ind_306_22.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6058/ind_307_22.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6059/ind_308.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6060/ind_309_22.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6061/ind_310_22.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6069/ind_311_22.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6070/ind_312_22.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6071/ind_313_22.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6091/ind_314.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5425/moc_01_22.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5451/moc_02_22.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5490/moc_03_22.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5492/moc_04_22.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5516/moc_05.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5543/moc_06_22.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5544/moc_07_22.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5578/moc_08_22.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5590/moc_09_22.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5616/moc_10_22.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5695/moc_11_22.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5701/moc_12_22.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5725/moc_13_22.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5737/moc_14_22.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5882/moc_15_22.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5899/moc_16_22.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6092/moc_17_22.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5397/parecer01_22.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5398/parecer02_22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5399/parecer_03_22.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5400/parecer04_22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5401/parecer05_22.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5402/parecer06_22.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5403/parecer07_22.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5435/parecer08_22.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5436/parecer092022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5462/parecer_10_2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5468/parecer11_22.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5496/par_12_22.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5497/par_13_22.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5498/par_14_22.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5499/par_15_22.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5500/par_16_22.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5536/parecer17_22.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5537/parecer18_22.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5539/parecer_19_22.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5540/parecer20_22.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5575/parecer21_22.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5576/parecer22_22.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5596/parecer23_22.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5597/parecer24_22.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5598/parecer25_22.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5599/parecer_26_22.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5600/parecer27_22.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5620/parecer28_22.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5664/parecer_29_22.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5665/parecer_30_22.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5681/parecer31_22.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5682/par_32_22.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5683/parecer33_22.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5684/parecer34_22.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5685/parecer35_22.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5686/parecer_36_22.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5687/parecer_37_22.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5688/parecer_38_22.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5713/parecer_39_22.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5724/parecer_40_22.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5742/parecer_41_22.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5743/parecer_42_22.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5744/parecer43_2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5745/parecer_44_22.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5748/parecer45_22.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5760/parecer_462022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5761/parecer_472022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5784/parecer_48_22.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5819/parecer49_22.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5820/parecer50_22.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5821/parecer51_22.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5822/parecer52_22.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5823/parecer53_22.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5824/parecer54_22.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5825/parecer55_22.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5826/parecer56_22.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5827/parecer57_22.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5828/parecer5822.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5829/parecer59_22.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5844/parecer60_22.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5872/parecer_61_22.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5873/parecer_62_22.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5874/parecer_63_22.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5886/parecer_64_22.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5889/parecer_66_22.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5890/parecer_67_22.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5891/parecer_68_22.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5903/parecer69_22_2.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5904/parecer_70_22.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5905/parecer71_22.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5930/parecer_73_22.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5931/parecer_74_22.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5932/parecer_75_22.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5933/parecer_76_22.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5960/parecer_77_22.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5961/parecer78_22.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5962/parecer_79_22.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5963/parecer_80_22.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5964/parecer_81_22.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5965/parecer_82_22.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5974/parecer_83_22.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5975/parecer_84_22.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5976/parecer85_22.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5977/parecer86_22.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5978/parecer87_22.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5979/parecer88_22.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5980/parecer_89_22.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5981/parecer90_22.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5982/parecer_91_22.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5983/parecer_92_22.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5984/parecer_93_22.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5985/parecer_94_22.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5986/parecer_95_22.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5987/parecer96_22.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6021/parecer_97_22.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6022/parecer_98_22.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6023/parecer_99_22.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6024/parecer_100_22.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6030/parecer101_22.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6031/parecer102_22.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6033/parecer103_22.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6048/parecer104_22.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6049/parecer105_22.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6050/parecer106_22.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6051/parecer107_22.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6052/parecer108_22.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6053/parecer109_22.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6054/parecer110_22.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6055/parecer111_22.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6079/parecer_112_22.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6080/parecer_113_22.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6081/parecer_114_22.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6083/parecer_115_23.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6084/parecer116_22.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6087/parecer_117_22.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6099/parecer118_22.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6100/parecer119.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6101/parecer_120_22.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6116/parecer_1212022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6117/parecer1222022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6118/parecer_1232022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/7145/parecer.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5547/pdl01_22.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5548/pdl02_22.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5617/pdl_03_22.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5764/pdl04_22.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5776/pdl05_22.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5777/pdl06_22.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5785/pdl07_22.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5802/pdl08_22.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5854/pdl_09_22.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5918/pdl_10_22.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5919/pdl_11_22.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5920/pdl_12_22.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5921/pdl_13_22.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5923/pdl_titulo_ss.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5924/pdl_15_22.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5971/pdl_16_22.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5972/pdl_17_22.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5335/plc012022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5368/plc022022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5473/plc_03_22.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5653/plc04_22.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5654/plc05_22.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5655/plc06_22.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5663/plc_07_22.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5677/plc_08_22.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5694/plc09_22_-_altera_referencia_de_cargos_tec_seg_trab._e_veterinario.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5762/plc10_22_-_mecanico_de_refrigeracao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5847/plc11_22_motorista_leve.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6066/plc_12_22.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6067/plc_13_22.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6088/plc_14_22.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6096/plc152022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6097/plc162022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6098/plc172022.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6105/plc0182022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6106/plc0192022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5334/plo012022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5336/plo022022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5369/plo032022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5370/plo042022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5371/plo052022.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5396/pl_06_22.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5406/projeto_07_21.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5432/plo082022.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5433/plo092022.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5434/pl_10_22.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5469/plo_11_22.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5545/pl12_22.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5546/pl13_22.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5549/pl14_22.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5591/plo_15.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5605/pl_16_22_-_altera_lei_data_mira_com_cristo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5622/pl_17_22_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5631/pl_18_22_-_atribuicoes_veterinario_diretor_e_professor_educ_fisica.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5632/pl19_22__bancos.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5647/pl20_22.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5668/plo_21_22.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5670/pl_22_22.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5678/pl23_22_-__criacao_do_centro_de_atendimento_educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5697/pl24_22_-_denominacao_de_estrada_alvina_nobrega_caetano.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5727/plo_25_22.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5728/pl_26_22.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5746/plo_27_22.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5759/pl28_22.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5763/pl29_22.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5766/pl30_22.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5767/pl31_22.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5772/pl32_22.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5773/pl33_22.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5774/pl34_22.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5775/pl35_22.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5803/pl_36_22.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5804/pl37_22.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5805/pl38_22.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5806/pl39_22.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5807/pl40_22.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5808/pl41_22.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5809/pl42_22.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5810/pl43_22.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5811/pl_44_22.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5812/pl45_22.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5813/pl46_22.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5814/pl47_22.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5815/pl48_22.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5841/pl49_22.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5843/pl5022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5845/pl51_22.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5846/plo_52_22.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5848/pl53_22.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5849/pl54_22.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5850/pl55_22.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5851/pl56_22.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5852/pl5722.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5853/pl58_22.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5871/pl59_2022.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5883/plo_60_22.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5887/pl_61_22.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5900/pl62_22_-_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5902/pl63_22_-_rua_josef.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5907/pl_64_2022.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5908/pl_65_22.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5917/pl_66_22.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5922/pl_67_22.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5927/pl_68_22.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6012/pl_69_22.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6032/pl_70_22.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6068/pl_71_22.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6094/plo_72_22.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6095/plo_73_22.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5407/projeto_resolucao_1_22.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5431/pr022022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5535/pr_04_-_comissao_congresso.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5765/pr05_22.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5816/pr_06_22.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5817/pr7_22.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6075/pr_08_22.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5461/rf_02_2022.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5508/rf_03_22.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5604/rf_04_22.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5621/rf05_22_-_pl43_21.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5629/redacao_final6_22.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5679/r.f_07_22.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5747/rf_08_22.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5884/rf_09.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5928/rf_10_22.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6014/rf_11_22.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6020/rf_12_22.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6077/rf_13_22.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6103/rf_14_22.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6104/rf_15_22.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6119/rf_16_22.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5408/req_01_22.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5409/req_02_22.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5410/req_03_22.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5411/req_04_22.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5412/req_05_22.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5413/req_06_22.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5414/req_07_22.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5415/req_08_22.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5416/req_09_22.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5417/req_10_22.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5418/req_11_22.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5419/req_12_22.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5423/req_13_22.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5424/req_14_22.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5428/req_15_22.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5429/req_16_22.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5438/req_17_22.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5439/req_18_22.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5452/req_19_22.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5453/req_20_22.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5454/req_21_22.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5455/req_22_22.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5456/req_23_22.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5465/req_24_22.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5466/req_25_22.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5467/req_26_22.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5474/req_27_22.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5475/req_28_22.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5487/req_29_22.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5488/req_30_22.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5489/req_31_22.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5491/req_32_22.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5495/req_33_22.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5509/req_34_22.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5510/req_35_22.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5511/req_36_22.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5530/req_37_22.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5565/req_38_22.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5566/req_39_22.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5567/req_40_22.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5568/req__41_22.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5569/req_42.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5570/req_43_22.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5571/req_44.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5572/req_45_22.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5573/req_46_22.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5577/req_47_22.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5579/req_48_22.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5581/req_49_22.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5594/req_50_22.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5595/req_51_22.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5602/req_52_22.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5611/req_53_22.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5612/req_54_22.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5613/req_55_22.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5627/req_56_22.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5628/req_57_22.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5639/req_58_22.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5640/req_59_22.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5641/req_60_22.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5642/req_61_22.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5643/req_62_22.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5644/req_63_22.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5645/req_64_22.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5661/req_65_22.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5662/req_66_22.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5666/req_67_22.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5676/req_68_22.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5680/req_69_22.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5699/req_70_22.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5700/req_71_22.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5711/req_72_22.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5712/req_73_22.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5730/req_74_22.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5731/req_75_22.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5735/req_76_22.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5736/req_77_22.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5740/req_78_22.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5741/req_79_22.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5755/req_80_22.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5756/req_81_22.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5757/req_82_22.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5758/req_83_22.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5768/req_84_22.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5769/req_85_22.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5770/req_86_22.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5771/req_87_22.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5779/req_88_22.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5780/req_89_22.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5798/req_90_22.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5799/req_91_22.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5800/req_92_22.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5830/req_93_22.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5831/req_94_22.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5832/req_95_22.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5833/req_96_22.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5834/req_97_22.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5865/req_98_22.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5866/req_99_22.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5869/req_100_22.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5870/req_101_22.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5875/req_102_22.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5876/req_103_22.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5892/req_104_22.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5913/req_105_22.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5914/req_106_22.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5915/req_107_22.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5925/req_108_22.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5952/req_109_22.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5953/req_110_22.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5954/req_111_22.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5955/req_112_22.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5956/req_113_22.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5958/req_114_22.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5970/req_115_22.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5973/req_116_22.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5990/req_117_22.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6006/req_118_22.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6007/req__119_22.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6008/req_120_22.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6009/req_121_22.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6013/req_122_22.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6025/req_123_22.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6026/req_124_22.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6027/req_125_22.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6028/req_126_22.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6029/req_127_22.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6039/req_128_22.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6040/req_129_22.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6047/req_130_22.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6062/req_131_22.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6063/req_132_22.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6072/req_133_22.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6078/req_134_22.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6089/req_135_22.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6090/req_136_22.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6046/veto01_22.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6041/proposta_emenda_a_lom.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5404/emenda01_22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5405/emenda02_22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5470/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5471/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5472/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5494/emenda_06_22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5538/emenda07_22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5601/emenda08_22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5603/emenda_09_22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5623/emenda_10_ao_pl_11_-_altera_ementa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5624/emenda_11_ao_pl_11_modificativa_a_redacao_do_art_1o_do_pl11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5671/emenda_12_22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5726/emenda13_22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5738/emenda_14_22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5739/emenda_15_22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5868/emenda16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5926/emenda17_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5957/emenda_18_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5959/emenda_19_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5988/emenda20_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5989/emenda_21_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6015/emenda_22_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6016/emenda_23_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6017/emenda_24_22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6018/emenda_25_22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6019/emenda_26_22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6064/emenda_27_22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6073/emenda_28_22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6074/emenda_29_22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6076/emenda_30_22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6082/eemenda31_22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6085/emenda32_22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6086/emenda33_22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6102/emenda_34_22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6107/emenda_35_22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6108/emenda_36_22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6109/emenda_37_22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6110/emenda_38_22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6111/emenda_39_22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6112/emenda_40_22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6113/emenda_41_22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6114/emenda_42_22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6115/emenda_43_22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5332/ind_01_22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5338/ind_02_22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5339/ind_03_22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5340/ind_04_22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5341/ind_05_22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5342/ind_06_22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5343/ind_07_22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5344/ind_08_22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5345/ind_09_22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5346/ind_10_22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5347/ind_11_22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5348/ind_12_22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5349/ind_13_22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5350/ind_14_22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5351/ind_15_22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5352/ind_16_22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5353/ind_17_22.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5354/ind_18_22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5355/ind_19_22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5356/ind_20_22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5357/ind_21_22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5358/ind_22_22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5359/ind_23_22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5360/ind_24_22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5361/ind_25_22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5362/ind_26_22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5363/ind_27_22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5364/ind_28_22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5365/ind_29_22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5366/ind_30_22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5367/ind_31_22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5372/ind_32_22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5373/ind_33_22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5374/ind_34_22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5375/ind_35_22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5376/ind_36_22.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5377/ind_37_22.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5378/ind_38_22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5379/ind_39_22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5380/ind_40_22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5381/ind_41_22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5382/ind_42_22.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5383/ind_43_22.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5384/ind_44_22.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5386/ind_45_22.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5387/ind_46_22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5388/ind_47_22.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5389/ind_48_22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5390/ind_49_22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5391/ind_50_22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5392/ind_51_22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5393/ind_52_22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5394/ind_53_22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5395/ind_54_22.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5420/ind_55_22.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5421/ind_56_22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5422/ind_57_22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5426/ind_58_22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5437/ind_59_22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5440/ind_60_22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5441/ind_61_22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5442/ind_62_22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5443/ind_63_22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5444/ind_64_22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5445/ind_65_22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5446/ind_66_22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5447/ind_67_22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5448/ind_68_22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5449/ind_69_22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5450/ind_70_22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5457/ind_71_22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5458/ind_72_22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5459/ind_73_22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5460/ind_74_22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5464/ind_75_22.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5477/ind_76_22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5478/ind_77_22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5479/ind_78_22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5480/ind_79_22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5481/ind_80_22.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5482/ind_81_22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5483/ind_82_22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5484/ind_83_22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5485/ind_84_22.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5486/ind_85_22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5493/ind_86_22.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5501/ind_87_22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5502/ind_88_22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5503/ind_89_22.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5504/ind_90_22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5505/ind_91_22.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5506/ind_92_22.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5507/ind_93_22.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5512/ind_94_22.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5513/ind_95_22.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5514/ind_96_22.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5515/ind_97_22.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5517/ind_98_22.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5518/ind_99_22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5519/ind_100_22.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5520/ind_101_22.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5521/ind_102_22.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5522/ind_103_22.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5523/ind_104_22.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5524/ind_105_22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5525/ind_106_22.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5526/ind_107_22.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5527/ind_108_22.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5528/ind_109_22.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5529/ind_110_22.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5531/ind_111_22.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5532/ind_112_22.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5533/ind_113_22.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5534/ind_114_22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5541/ind_115_22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5542/ind_116_22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5550/ind_117_22.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5551/ind_118_22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5552/ind_119_22.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5553/ind_120_22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5554/ind_121_22.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5555/ind_122_22.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5556/ind_123_22.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5557/ind_124_22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5558/ind_125_22.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5559/ind_126_22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5561/ind_127_22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5562/ind_128_22.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5563/ind_129_22.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5564/ind_130_22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5574/ind_131_22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5582/ind_132_22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5583/ind_133_22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5584/ind_134_22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5585/ind_135_22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5586/ind_136_22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5587/ind_137_22.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5588/ind_138_22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5589/ind_139_22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5592/ind_140_22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5593/ind_141_22.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5607/ind_142_22.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5608/ind_143_22.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5609/ind_144_22.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5610/ind_145_22.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5614/ind_146_22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5615/ind_147_22.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5618/ind_148_22.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5625/ind_149_22.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5626/ind_150_22.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5630/ind_151_22.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5633/ind_152_22.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5634/ind_153_22.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5635/ind_154_22.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5636/ind_155_22.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5637/ind_156_22.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5638/ind_157_22.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5646/ind_158_22.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5648/ind_159_22.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5649/ind_160_22.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5651/ind_161_22.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5656/ind_162_22.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5657/ind_163_22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5658/ind_164_22.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5659/ind_165_22.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5660/ind_166_22.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5667/ind_167_22.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5669/ind_168_22.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5672/ind_169_22.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5673/ind_170_22.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5674/ind_171_22.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5675/ind_172_22.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5689/ind_173_22.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5690/ind_174_22.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5691/ind_175_22.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5692/ind_176_22.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5693/ind_177_22.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5696/ind_178_22.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5698/ind_179_22.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5702/ind_180_22.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5704/ind_181_22.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5705/ind_182_22.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5706/ind_183_22.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5707/ind_184_22.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5708/ind_185_22.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5709/ind_186_22.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5710/ind_187_22.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5714/ind_188_22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5715/ind_189_22.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5716/ind_190_22.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5717/ind_191_22.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5718/ind_192_22.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5719/ind_193_22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5720/ind_194_22.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5721/ind_195_22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5722/ind_196_22.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5723/ind_197_22.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5729/ind_198_22.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5732/ind_199_22.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5733/ind_200_22.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5734/ind_201_22.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5749/ind_202_22.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5750/ind_203.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5751/ind_204_22.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5752/ind_205_22.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5753/ind_206_22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5754/ind_207_22.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5781/ind_208_22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5782/ind_209_22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5783/ind_210_22.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5786/ind_211_22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5787/ind_212_22.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5788/ind_213_22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5789/ind_214_22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5790/ind_215_22.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5791/ind_216_22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5792/ind_217_22_2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5793/ind_218_22.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5794/ind_219_22.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5795/ind_220_22.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5796/ind_221_22.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5797/ind_222_22.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5835/ind_223_22.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5836/ind_224_22.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5837/ind_225_22.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5838/ind_226_22.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5839/ind_227_22.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5840/ind_228_22.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5842/ind_229_22.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5855/ind_230_22.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5856/ind_231_22.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5857/ind_232_22.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5858/ind_233_22.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5859/ind_234_22.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5860/ind_235_22.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5861/ind_236_22.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5862/ind_237_22.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5863/ind_238_22.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5864/ind_239_22.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5877/ind_240_22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5878/ind_241_22.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5879/ind_242_22.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5880/ind_243_22.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5881/ind_244_22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5893/ind_245_22.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5894/ind_246_22.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5895/ind_247_22.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5896/ind_248_22.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5897/ind_249_22.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5898/ind_250_22.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5901/ind_251_22.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5909/ind_252_22.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5910/ind_253_22.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5911/ind_254_22.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5912/ind_255_22.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5916/ind_256_22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5934/ind_257_22.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5935/ind_258_22.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5936/ind_259_22.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5937/of._pref._216_22.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5938/ind_261_22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5939/ind_262_22.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5940/ind_263_22.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5941/ind_264_22.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5942/ind_265_22.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5943/ind_266_22.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5944/ind_267_22.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5945/ind_268_22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5946/ind_269_22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5947/ind_270_22.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5948/ind_271_22.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5949/ind_272_22.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5950/ind_273_22.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5951/ind_274_22.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5966/ind_275_22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5967/ind_276_22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5968/ind_277_22.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5969/ind_278_22.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5991/ind_279_22.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5992/ind_280_22.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5993/ind_281_22.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5994/ind_282_22.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5995/ind_283_22.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5996/ind_284_22.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5997/ind_285_22.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5998/ind_286_22.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5999/ind_287_22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6000/ind_288_22.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6001/ind_289_22.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6002/ind_290_22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6003/ind_291_22.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6004/ind_292_22.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6005/ind_293_22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6010/ind_294_22.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6011/ind_295_22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6034/ind_296_22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6035/ind_297_22.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6036/ind_298_22.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6037/ind_299_22.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6038/ind_300_22.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6042/ind_301_22.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6043/ind_302_22.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6044/ind_303_22.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6045/ind_304_22.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6056/ind_305_22.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6057/ind_306_22.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6058/ind_307_22.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6059/ind_308.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6060/ind_309_22.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6061/ind_310_22.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6069/ind_311_22.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6070/ind_312_22.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6071/ind_313_22.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6091/ind_314.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5425/moc_01_22.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5451/moc_02_22.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5490/moc_03_22.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5492/moc_04_22.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5516/moc_05.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5543/moc_06_22.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5544/moc_07_22.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5578/moc_08_22.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5590/moc_09_22.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5616/moc_10_22.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5695/moc_11_22.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5701/moc_12_22.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5725/moc_13_22.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5737/moc_14_22.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5882/moc_15_22.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5899/moc_16_22.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6092/moc_17_22.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5397/parecer01_22.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5398/parecer02_22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5399/parecer_03_22.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5400/parecer04_22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5401/parecer05_22.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5402/parecer06_22.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5403/parecer07_22.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5435/parecer08_22.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5436/parecer092022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5462/parecer_10_2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5468/parecer11_22.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5496/par_12_22.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5497/par_13_22.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5498/par_14_22.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5499/par_15_22.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5500/par_16_22.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5536/parecer17_22.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5537/parecer18_22.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5539/parecer_19_22.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5540/parecer20_22.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5575/parecer21_22.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5576/parecer22_22.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5596/parecer23_22.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5597/parecer24_22.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5598/parecer25_22.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5599/parecer_26_22.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5600/parecer27_22.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5620/parecer28_22.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5664/parecer_29_22.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5665/parecer_30_22.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5681/parecer31_22.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5682/par_32_22.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5683/parecer33_22.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5684/parecer34_22.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5685/parecer35_22.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5686/parecer_36_22.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5687/parecer_37_22.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5688/parecer_38_22.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5713/parecer_39_22.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5724/parecer_40_22.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5742/parecer_41_22.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5743/parecer_42_22.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5744/parecer43_2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5745/parecer_44_22.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5748/parecer45_22.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5760/parecer_462022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5761/parecer_472022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5784/parecer_48_22.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5819/parecer49_22.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5820/parecer50_22.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5821/parecer51_22.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5822/parecer52_22.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5823/parecer53_22.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5824/parecer54_22.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5825/parecer55_22.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5826/parecer56_22.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5827/parecer57_22.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5828/parecer5822.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5829/parecer59_22.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5844/parecer60_22.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5872/parecer_61_22.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5873/parecer_62_22.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5874/parecer_63_22.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5886/parecer_64_22.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5889/parecer_66_22.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5890/parecer_67_22.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5891/parecer_68_22.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5903/parecer69_22_2.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5904/parecer_70_22.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5905/parecer71_22.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5930/parecer_73_22.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5931/parecer_74_22.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5932/parecer_75_22.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5933/parecer_76_22.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5960/parecer_77_22.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5961/parecer78_22.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5962/parecer_79_22.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5963/parecer_80_22.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5964/parecer_81_22.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5965/parecer_82_22.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5974/parecer_83_22.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5975/parecer_84_22.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5976/parecer85_22.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5977/parecer86_22.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5978/parecer87_22.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5979/parecer88_22.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5980/parecer_89_22.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5981/parecer90_22.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5982/parecer_91_22.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5983/parecer_92_22.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5984/parecer_93_22.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5985/parecer_94_22.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5986/parecer_95_22.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5987/parecer96_22.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6021/parecer_97_22.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6022/parecer_98_22.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6023/parecer_99_22.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6024/parecer_100_22.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6030/parecer101_22.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6031/parecer102_22.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6033/parecer103_22.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6048/parecer104_22.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6049/parecer105_22.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6050/parecer106_22.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6051/parecer107_22.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6052/parecer108_22.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6053/parecer109_22.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6054/parecer110_22.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6055/parecer111_22.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6079/parecer_112_22.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6080/parecer_113_22.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6081/parecer_114_22.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6083/parecer_115_23.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6084/parecer116_22.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6087/parecer_117_22.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6099/parecer118_22.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6100/parecer119.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6101/parecer_120_22.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6116/parecer_1212022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6117/parecer1222022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6118/parecer_1232022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/7145/parecer.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5547/pdl01_22.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5548/pdl02_22.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5617/pdl_03_22.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5764/pdl04_22.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5776/pdl05_22.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5777/pdl06_22.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5785/pdl07_22.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5802/pdl08_22.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5854/pdl_09_22.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5918/pdl_10_22.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5919/pdl_11_22.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5920/pdl_12_22.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5921/pdl_13_22.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5923/pdl_titulo_ss.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5924/pdl_15_22.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5971/pdl_16_22.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5972/pdl_17_22.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5335/plc012022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5368/plc022022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5473/plc_03_22.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5653/plc04_22.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5654/plc05_22.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5655/plc06_22.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5663/plc_07_22.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5677/plc_08_22.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5694/plc09_22_-_altera_referencia_de_cargos_tec_seg_trab._e_veterinario.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5762/plc10_22_-_mecanico_de_refrigeracao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5847/plc11_22_motorista_leve.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6066/plc_12_22.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6067/plc_13_22.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6088/plc_14_22.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6096/plc152022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6097/plc162022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6098/plc172022.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6105/plc0182022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6106/plc0192022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5334/plo012022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5336/plo022022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5369/plo032022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5370/plo042022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5371/plo052022.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5396/pl_06_22.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5406/projeto_07_21.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5432/plo082022.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5433/plo092022.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5434/pl_10_22.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5469/plo_11_22.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5545/pl12_22.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5546/pl13_22.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5549/pl14_22.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5591/plo_15.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5605/pl_16_22_-_altera_lei_data_mira_com_cristo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5622/pl_17_22_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5631/pl_18_22_-_atribuicoes_veterinario_diretor_e_professor_educ_fisica.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5632/pl19_22__bancos.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5647/pl20_22.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5668/plo_21_22.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5670/pl_22_22.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5678/pl23_22_-__criacao_do_centro_de_atendimento_educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5697/pl24_22_-_denominacao_de_estrada_alvina_nobrega_caetano.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5727/plo_25_22.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5728/pl_26_22.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5746/plo_27_22.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5759/pl28_22.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5763/pl29_22.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5766/pl30_22.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5767/pl31_22.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5772/pl32_22.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5773/pl33_22.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5774/pl34_22.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5775/pl35_22.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5803/pl_36_22.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5804/pl37_22.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5805/pl38_22.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5806/pl39_22.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5807/pl40_22.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5808/pl41_22.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5809/pl42_22.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5810/pl43_22.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5811/pl_44_22.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5812/pl45_22.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5813/pl46_22.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5814/pl47_22.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5815/pl48_22.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5841/pl49_22.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5843/pl5022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5845/pl51_22.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5846/plo_52_22.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5848/pl53_22.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5849/pl54_22.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5850/pl55_22.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5851/pl56_22.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5852/pl5722.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5853/pl58_22.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5871/pl59_2022.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5883/plo_60_22.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5887/pl_61_22.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5900/pl62_22_-_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5902/pl63_22_-_rua_josef.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5907/pl_64_2022.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5908/pl_65_22.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5917/pl_66_22.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5922/pl_67_22.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5927/pl_68_22.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6012/pl_69_22.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6032/pl_70_22.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6068/pl_71_22.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6094/plo_72_22.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6095/plo_73_22.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5407/projeto_resolucao_1_22.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5431/pr022022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5535/pr_04_-_comissao_congresso.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5765/pr05_22.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5816/pr_06_22.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5817/pr7_22.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6075/pr_08_22.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5461/rf_02_2022.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5508/rf_03_22.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5604/rf_04_22.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5621/rf05_22_-_pl43_21.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5629/redacao_final6_22.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5679/r.f_07_22.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5747/rf_08_22.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5884/rf_09.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5928/rf_10_22.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6014/rf_11_22.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6020/rf_12_22.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6077/rf_13_22.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6103/rf_14_22.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6104/rf_15_22.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6119/rf_16_22.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5408/req_01_22.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5409/req_02_22.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5410/req_03_22.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5411/req_04_22.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5412/req_05_22.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5413/req_06_22.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5414/req_07_22.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5415/req_08_22.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5416/req_09_22.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5417/req_10_22.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5418/req_11_22.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5419/req_12_22.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5423/req_13_22.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5424/req_14_22.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5428/req_15_22.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5429/req_16_22.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5438/req_17_22.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5439/req_18_22.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5452/req_19_22.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5453/req_20_22.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5454/req_21_22.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5455/req_22_22.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5456/req_23_22.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5465/req_24_22.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5466/req_25_22.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5467/req_26_22.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5474/req_27_22.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5475/req_28_22.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5487/req_29_22.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5488/req_30_22.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5489/req_31_22.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5491/req_32_22.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5495/req_33_22.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5509/req_34_22.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5510/req_35_22.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5511/req_36_22.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5530/req_37_22.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5565/req_38_22.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5566/req_39_22.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5567/req_40_22.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5568/req__41_22.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5569/req_42.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5570/req_43_22.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5571/req_44.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5572/req_45_22.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5573/req_46_22.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5577/req_47_22.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5579/req_48_22.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5581/req_49_22.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5594/req_50_22.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5595/req_51_22.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5602/req_52_22.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5611/req_53_22.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5612/req_54_22.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5613/req_55_22.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5627/req_56_22.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5628/req_57_22.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5639/req_58_22.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5640/req_59_22.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5641/req_60_22.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5642/req_61_22.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5643/req_62_22.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5644/req_63_22.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5645/req_64_22.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5661/req_65_22.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5662/req_66_22.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5666/req_67_22.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5676/req_68_22.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5680/req_69_22.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5699/req_70_22.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5700/req_71_22.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5711/req_72_22.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5712/req_73_22.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5730/req_74_22.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5731/req_75_22.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5735/req_76_22.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5736/req_77_22.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5740/req_78_22.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5741/req_79_22.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5755/req_80_22.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5756/req_81_22.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5757/req_82_22.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5758/req_83_22.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5768/req_84_22.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5769/req_85_22.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5770/req_86_22.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5771/req_87_22.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5779/req_88_22.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5780/req_89_22.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5798/req_90_22.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5799/req_91_22.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5800/req_92_22.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5830/req_93_22.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5831/req_94_22.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5832/req_95_22.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5833/req_96_22.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5834/req_97_22.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5865/req_98_22.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5866/req_99_22.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5869/req_100_22.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5870/req_101_22.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5875/req_102_22.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5876/req_103_22.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5892/req_104_22.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5913/req_105_22.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5914/req_106_22.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5915/req_107_22.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5925/req_108_22.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5952/req_109_22.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5953/req_110_22.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5954/req_111_22.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5955/req_112_22.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5956/req_113_22.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5958/req_114_22.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5970/req_115_22.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5973/req_116_22.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/5990/req_117_22.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6006/req_118_22.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6007/req__119_22.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6008/req_120_22.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6009/req_121_22.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6013/req_122_22.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6025/req_123_22.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6026/req_124_22.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6027/req_125_22.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6028/req_126_22.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6029/req_127_22.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6039/req_128_22.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6040/req_129_22.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6047/req_130_22.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6062/req_131_22.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6063/req_132_22.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6072/req_133_22.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6078/req_134_22.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6089/req_135_22.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6090/req_136_22.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2022/6046/veto01_22.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H772"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="201.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>