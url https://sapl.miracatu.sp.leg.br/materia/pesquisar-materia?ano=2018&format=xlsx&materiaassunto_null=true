--- v0 (2025-10-17)
+++ v1 (2026-04-05)
@@ -51,6392 +51,6392 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELE</t>
   </si>
   <si>
     <t>Eleição</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Eleição da Mesa Diretora para o Biênio 2019-2020</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Vinícius, Moysés, Pablo Pereira, Pastor José Fanes, Prof. Carlinhos, Tiemi</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3639/proposta_de_emenda_a_lei_organica_no_1_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3639/proposta_de_emenda_a_lei_organica_no_1_18.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO A LEI ORGÂNICA</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>Emendas a Projetos</t>
   </si>
   <si>
     <t>Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3225/3225_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3225/3225_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESPECIFICAÇÃO DE BAIRROS NO PL 25/17</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3222/3222_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3222/3222_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADITIVA A REDAÇÃO DO ARTIGO 2º DO PROJETO DE LEI Nº 25/17</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3223/3223_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3223/3223_texto_integral.pdf</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3224/3224_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3224/3224_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADITIVA A REDAÇÃO DO ARTIGO 7º DO PROJETO DE LEI Nº 25/17</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Comissão de Orçamento, Finanças e Contabilidade</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVA A REDAÇÃO DA ALÍNEA &amp;#8220;C&amp;#8221; DO § 1º DO ARTIGO 2º DO PROJETO DE LEI  COMPLEMENTAR Nº 2/17 E DA ALÍNEA &amp;#8220;A&amp;#8221; DO ARTIGO 4º DO MESMO PROJETO (VEÍCULO DE NO MÁXIMO 10 ANOS)</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRESSIVA A REDAÇÃO DO INCISO I, DA ALÍNEA &amp;#8220;F&amp;#8221; DO ARTIGO 4º DO PROJETO DE LEI  COMPLEMENTAR Nº 2/17 (SUPRESSÃO DE ENGATE)</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA A REDAÇÃO DO ITEM 1, DA ALÍNEA &amp;#8220;G&amp;#8221; DO ARTIGO 4º DO PROJETO DE LEI  COMPLEMENTAR Nº 2/17 (FAIXA AZUL E BRANCO)</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3277/3277_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3277/3277_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVA A REDAÇÃO DO ARTIGO 7º DO PROJETO DE LEI  COMPLEMENTAR Nº 2/17 (FREQUENCIA MÍNIMA NO PONTO DE 4 HORAS)</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVA A REDAÇÃO DO ARTIGO 8º DO PROJETO DE LEI  COMPLEMENTAR Nº 2/17 (SOBRE FALTAS)</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUPRESSIVA A REDAÇÃO DO INCISO II, DO ARTIGO 14 DO PROJETO DE LEI  COMPLEMENTAR Nº 2/17 (SUPRESSÃO DE FILA) _x000D_
 </t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUTIVA A REDAÇÃO DO ANEXO II &amp;#8211; DAS  TARIFAS, PROJETO DE LEI  COMPLEMENTAR Nº 2/17 </t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Comissão de Obras e Serviços Publicos</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3281/3281_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3281/3281_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA A REDAÇÃO DA ALÍNEA &amp;#8220;B&amp;#8221; DO ARTIGO 4º DO PROJETO DE LEI  COMPLEMENTAR Nº 2/17 (COR PRATA DO VEÍCULO)</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Zezeco, Jair Silva, Prof. Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3299/3299_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3299/3299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVA A REDAÇÃO DO § 5º DO ARTIGO 1º DO PROJETO DE LEI COMPLEMENTAR Nº 2/17 (SOBRE O PRESTADOR DO SERVIÇO)</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Jair Silva, Pablo Pereira, Prof. Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3303/3303_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3303/3303_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVA A REDAÇÃO DO ARTIGO 5º DO PROJETO DE LEI COMPLEMENTAR Nº 2/17 (RESERVA DE VAGAS PARA CONDUTORES COM DEFICIÊNCIA)</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3335/3335_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3335/3335_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADITIVA A REDAÇÃO DO ARTIGO 1º DO PLC 02/17 (NÃO PERMITE VINCULO FUNCIONAL COM A ADMINISTRAÇÃO PÚBLICA DIRETA)</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Tiemi</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3382/3382_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3382/3382_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA A REDAÇÃO DO INCISO I DOA ARTIGO 3º DO PR 05/18</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3411/emenda__no_17_18_-__modificativa_ao_pl_19_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3411/emenda__no_17_18_-__modificativa_ao_pl_19_18.pdf</t>
   </si>
   <si>
     <t>Modificativa a redação do artigo 1º do Projeto de Lei  nº 19/18</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Moysés</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3412/emenda_18_-_ao_pr_do_versiculo_bilblio.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3412/emenda_18_-_ao_pr_do_versiculo_bilblio.pdf</t>
   </si>
   <si>
     <t>Modificativa a redação do artigo 1º do Projeto de Resolução  nº 06/18</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3460/emenda_19_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3460/emenda_19_18.pdf</t>
   </si>
   <si>
     <t>Modificativa a redação do artigo 2º do Projeto de Lei nº 25/18</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3486/emenda_20_18_ao_pl_28.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3486/emenda_20_18_ao_pl_28.pdf</t>
   </si>
   <si>
     <t>Modificativa ao artigo 26 do Projeto de Lei nº 28/18</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3546/emenda_21_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3546/emenda_21_18.pdf</t>
   </si>
   <si>
     <t>Substitutiva a redação do artigo 1º do PLC 03/18 (substitui carga horária)</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3547/emenda_22_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3547/emenda_22_18.pdf</t>
   </si>
   <si>
     <t>Substitutiva a redação do artigo 1º do PL  27/18 (substitui carga horária)</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3548/emenda_no_23_18_-_nivel_superior.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3548/emenda_no_23_18_-_nivel_superior.pdf</t>
   </si>
   <si>
     <t>Modificativa a redação do artigo 1º do PLC  2/18 ( modifica nível de escolaridade do Supervisor de Serviços Legislativos)</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Comissão de Saúde, Educação, Cultura, Lazer e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3549/emenda_24_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3549/emenda_24_18.pdf</t>
   </si>
   <si>
     <t>Substitutiva a redação do PLC 03/18 ( substitui nível de escolaridade)</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Pastor José Fanes</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3681/emenda_25_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3681/emenda_25_18.pdf</t>
   </si>
   <si>
     <t>Substitutiva a redação do § 1º do artigo 23 da  proposta Emenda a Lei Orgânica nº 01/18</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3695/emenda_27_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3695/emenda_27_18.pdf</t>
   </si>
   <si>
     <t>Aditiva a redação do artigo 4º do Projeto de Lei nº 36/18</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3721/emenda_28_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3721/emenda_28_18.pdf</t>
   </si>
   <si>
     <t>Substitutiva a redação de inciso do artigo 2º do  Projeto de  Lei nº 33/18</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3722/emenda_29_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3722/emenda_29_18.pdf</t>
   </si>
   <si>
     <t>Supressiva a redação do artigo 4º do  Projeto de  Lei nº 33/18</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3118/ind_01_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3118/ind_01_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DE VALA - BAIRRO VILA FORMOSA</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3119/ind_02_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3119/ind_02_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE BUEIRO E VALAS NA ESTRADA QUE LIGA OLIVEIRA BARROS AO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3120/ind_03_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3120/ind_03_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TAPA BURACOS NO BAIRRO ARARIBÁ</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3121/ind_04_20.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3121/ind_04_20.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ENTRADA DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3122/ind_05_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3122/ind_05_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALAS NO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3123/ind_06_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3123/ind_06_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA RUA ARARIBÁ, NA VILA AURORA</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3124/ind_07_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3124/ind_07_2018.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA 2- BAIRRO SERRINHA</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3125/ind_08_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3125/ind_08_2018.pdf</t>
   </si>
   <si>
     <t>REPAROS NA BOCA DE LOBO NA RUA BENEDITO MARTINS- BAIRRO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3126/ind_09_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3126/ind_09_2018.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BUEIROS- BAIRRO SERRINHA</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3127/ind_10_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3127/ind_10_2018.pdf</t>
   </si>
   <si>
     <t>ATUALIZAR O SALÁRIO DO PISO DOS PROFESSORES</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>Américo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3128/ind_11_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3128/ind_11_2018.pdf</t>
   </si>
   <si>
     <t>TROCA DE TUBULAÇÃO DE ÁGUA PLUVIAL - AVENIDA DA SAUDADE</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>Pablo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3129/ind_12_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3129/ind_12_2018.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TAMPA DE BUEIRO</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3130/ind_13_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3130/ind_13_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO EM TODO BAIRRO DA SERRA DO CAFEZAL</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3131/ind_14_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3131/ind_14_2018.pdf</t>
   </si>
   <si>
     <t>REFORMA DO TELHADO CAMPO DA PEDRA DO LARGO</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3132/ind_15_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3132/ind_15_2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA CAIXA PARA ESCOAMENTO D'AGUA DE CHUVA NA RUA MARGINAL- BAIRRO SANTA RITA</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3133/ind_16_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3133/ind_16_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TAPA BURACO NAS RUAS DO BAIRRO DA PEDRA DO LARGO</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>Junior Baiano</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3134/ind_17_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3134/ind_17_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DE FAIXAS DE PEDESTRES</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3135/ind_18_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3135/ind_18_2018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NO BAIRRO DA MUTUCA</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>Prof. Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3136/ind_19_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3136/ind_19_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO NA ESTRADA DA VILA SÃO PEDRO</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3137/ind_20_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3137/ind_20_2018.pdf</t>
   </si>
   <si>
     <t>ROÇADA, LIMPEZA E MANUTENÇÃO NAS RUAS DO BAIRRO JARDIM YOLANDA E MORRO DA SUDELPA</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3138/ind_21_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3138/ind_21_2018.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E MANUTENÇÃO NAS RUAS DO BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3139/ind_22_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3139/ind_22_2018.pdf</t>
   </si>
   <si>
     <t>ROÇADA, LIMPEZA E MANUTENÇÃO ENTRE AS RUAS ZEQUINHA DE ABREU E NELSON GONÇALVES</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3140/ind_23_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3140/ind_23_2018.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PARA A QUADRA DE VOLEI E FUTEBOL BAIRRO JARDIM  YOLANADA</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3141/ind_24_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3141/ind_24_2018.pdf</t>
   </si>
   <si>
     <t>REFORMA DOS VESTIÁRIOS DO ESTÁDIO MUNICIPAL REINALDO LEPESCH</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>Zezeco</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3149/ind_25_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3149/ind_25_2018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADA NA AVENIDA WASHINGTON LUIZ</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3150/ind_26_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3150/ind_26_2018.pdf</t>
   </si>
   <si>
     <t>REUNIÕES PERIÓDICAS NOS BAIRROS</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3163/ind_27_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3163/ind_27_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ROÇADA DO CAMPO DO BAIRRO DE MUSÁCEA</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3164/ind_28_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3164/ind_28_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DO BAIRRO DE MUSÁCEA</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3165/ind_29_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3165/ind_29_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO ETAPA BURCO NAS RUAS DO BAIRRO DE MUSÁCEA</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3166/ind_30_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3166/ind_30_2018.pdf</t>
   </si>
   <si>
     <t>COLOCAR TUBULAÇÃO NA RUA PRINCIPAL- BAIRRO MUSÁCEA</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3167/ind_31_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3167/ind_31_2018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADAS NA RUA VINÍCIUS DE MORAES- JARDIM YOLANDA</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3168/ind_32_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3168/ind_32_2018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADAS NA RUA 2- VILA SÃO JOSÉ</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3169/ind_33_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3169/ind_33_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TAPA BURACO ESTRADA DA VISTA GRANDE</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3180/ind_34_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3180/ind_34_2018.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LIXEIRA NA UNIDADE BÁSICA DE SAÚDE- BAIRRO DE MUSÁCEA</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3181/ind_35_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3181/ind_35_2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO "PAPUDO"- BAIRRO DE MUSÁCEA</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3182/ind_36_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3182/ind_36_2018.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRA NA SEGUNDA SAÍDA DO BAIRRO DE MUSÁCEA</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3183/ind_37_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3183/ind_37_2018.pdf</t>
   </si>
   <si>
     <t>ROÇADA E MANUTENÇÃO- ESTRADA DO FAU</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3184/ind_38_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3184/ind_38_2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VESTIÁRIO CAMPO DE FUTEBOL- BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3185/ind_39_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3185/ind_39_2018.pdf</t>
   </si>
   <si>
     <t>PINTURA E DEMARCAÇÃO DA QUADRA DA PRAÇA ESPORTIVA ADEMIR MOTA PEDRO- VILA SÃO JOSÉ</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3186/ind_40_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3186/ind_40_2018.pdf</t>
   </si>
   <si>
     <t>ROÇADA, LIMPEZA E MANUTENÇÃO - RUA VINÍCIUS DE MORAES- BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3187/ind_41_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3187/ind_41_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA MUNICIPAL DE ACESSO AO ANTIGO BAIRRO PRAINHA</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3188/ind_42_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3188/ind_42_2018.pdf</t>
   </si>
   <si>
     <t>ROÇADA E MANUTENÇÃO - ESTRADA DO MORAES</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Prof. Edithe</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3189/ind_43_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3189/ind_43_2018.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ACERVOS DE LIVROS DE LITERATURA INFANTIL</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3190/ind_44_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3190/ind_44_2018.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÕES, ATUALIZAÇÃO DO PLANO DE CARREIRA E REMUNERAÇÃO NO ESTATUTO DO MAGISTÉRIO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Jair Silva</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3191/ind_45_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3191/ind_45_2018.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PRÉDIO DA CRECHE DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3192/ind_46_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3192/ind_46_2018.pdf</t>
   </si>
   <si>
     <t>REFORMA DA CRECHE DA VILA SÃO JOSÉ</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3193/ind_47_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3193/ind_47_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO ARQUITETÔNICO PARA CAMPO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3194/ind_48_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3194/ind_48_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO ARQUITETÔNICO PARA QUADRA MUNICIPAL DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3195/ind_49_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3195/ind_49_2018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE INTERNET PARA ATENDER EMEF JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3196/ind_50_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3196/ind_50_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TAPA BURACOS NA ESTRADA DO SITIO VENEZA - SANTA RITA</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3197/ind_51_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3197/ind_51_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO ETAPA BURACOS NA ESTRADA DA PRAIA DO ALMOÇO</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3198/ind_52_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3198/ind_52_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NO GINÁSIO DE ESPORTE DE SANTA RITA</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3199/ind_53_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3199/ind_53_2018.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR UM COMPUTADOR PARA O POSTO DE SAÚDE DO BAIRRO DE SANTA RITA</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3213/ind_54_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3213/ind_54_2018.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE ISENÇÃO NO PAGAMENTO DO VALE TRANSPORTE DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3214/ind_55_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3214/ind_55_2018.pdf</t>
   </si>
   <si>
     <t>LIXEIRA E COLETA DE LIXO NA ESTRADA DA NOSSA FAZENDA PRÓXIMO A CLÍNICA SOL NASCENTE</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3215/ind_56_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3215/ind_56_2018.pdf</t>
   </si>
   <si>
     <t>LIXEIRA NA ESTRADA DO SUMIDOURO, BAIRRO FAU PROXIMO AO CRUZAMENTO DO SITIO DO DONIZETE</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3216/ind_57_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3216/ind_57_2018.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS QUEIMADAS NA RUA WILSON SIMONAL- BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3217/ind_58_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3217/ind_58_2018.pdf</t>
   </si>
   <si>
     <t>RASPAS DE ASFALTO NA RUA PROJETADA SEM SAÍDA, BAIRRO VILA KAMAITI</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3236/ind_59_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3236/ind_59_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO VELÓRIO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3237/ind_60_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3237/ind_60_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS LUMINÁRIAS DA PRAÇA ANTONIO MOREIRA DE MELO</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3238/ind_61_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3238/ind_61_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO LEITO DO RIO- BAIRRO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3239/ind_62_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3239/ind_62_2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGO NO PONTO DE ÔNIBUS - BAIRRO BEIRA RIO</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3240/ind_63_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3240/ind_63_2018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LUMINÁRIAS  NA RUA DA COMUNIDADE SÃO JUDAS TADEU- BAIRRO PANELAS</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3247/ind_64_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3247/ind_64_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ENTRADA QUE DÁ ACESSO A CACHOEIRA DO SOBE E DESCE</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3245/ind_65_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3245/ind_65_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA BRASÍLIA, EM SANTA RITA DO RIBEIRA</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3246/ind_66_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3246/ind_66_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO ACESSO DA ALDEIA DJAIKO -ATY</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3248/ind_67_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3248/ind_67_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO ACESSO DA AMBA PORÃ</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3249/ind_68_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3249/ind_68_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TUBULAÇÃO DE ÁGUA PLUVIAL - AVENIDA GETÚLIO VARGAS, PRÓXIMO AO VIVEIRO DE MUDAS MUNICIPAL</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3263/ind_69_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3263/ind_69_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E SUBSTITUIÇÃO DE TAMPAS DE BUEIROS NA RUA BENEDITO MARTINS- BAIRRO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3264/ind_70_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3264/ind_70_2018.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES NA RUA BEIJA-FLOR Nº 45, BAIRRO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3265/ind_71_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3265/ind_71_2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSARELA NO RIO PRÓXIMO A PRAÇA DO BAIRRO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3266/ind_72_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3266/ind_72_2018.pdf</t>
   </si>
   <si>
     <t>QUE APÓS A FORMALIZAÇÃO DE CONTRATOS DE ENGENHARIA SEJAM SOLICITADOS  OS DOCUMENTOS RELACIONADOS ABAIXO</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3267/ind_73_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3267/ind_73_2018.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DE ÁRVORE SECA NA PRAÇA ANTONIO MOREIRA DE MELO- JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3268/ind_74_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3268/ind_74_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA PRAÇA PEDRO LARAGNOIT</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3269/ind_75_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3269/ind_75_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO, ROÇADA, LIMPEZA DE VALAS EM TODAS AS RUAS DO BAIRRO DE SANTA RITA E ESTRADA DA MANOEL DA NÓBREGA</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3270/ind_76_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3270/ind_76_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO GINÁSIO DE ESPORTE DE SANTA RITA</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3271/ind_77_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3271/ind_77_2018.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE TAMPA DE BUEIRO NA RUA MINAS GERAIS COM A RUA SÃO PAULO- BAIRRO SANTA RITA</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3272/ind_78_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3272/ind_78_2018.pdf</t>
   </si>
   <si>
     <t>ROÇADA E TAPA BURACOS NA ESTRADA DO BAIRRO DO ENGENHO</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3273/ind_79_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3273/ind_79_2018.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DE DUAS TORNEIRAS NO BEBEDOURO DA PRAÇA ANTONIO MOREIRA DE MELO- BAIRRO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3297/ind_80_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3297/ind_80_2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURO NA UBS DO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3298/ind_81_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3298/ind_81_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO TERRENO AO LADO DA ICOBAM</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Moysés, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3309/ind_82_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3309/ind_82_2018.pdf</t>
   </si>
   <si>
     <t>COMPRA DE BANHEIRO QUÍMICO</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Moysés, Pastor José Fanes</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3310/ind_83_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3310/ind_83_2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE FAIXA ELEVADA DE PEDESTRE EM FRENTE A IGREJA ASSEMBLEIA DE DEUS MINISTÉRIO DE SANTOS</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3311/ind_84_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3311/ind_84_2018.pdf</t>
   </si>
   <si>
     <t>RETIRADA DA TABELA DE BASQUETE DO GINÁSIO DE ESPORTE</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3312/ind_85_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3312/ind_85_2018.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E MANUTENÇÃO DA ESTRADA DO SALTO DE BIGUÁ</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3313/ind_86_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3313/ind_86_2018.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA AO AR LIVRE RECEBIDA PELO GOVERNO DO ESTADO</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3314/ind_87_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3314/ind_87_2018.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO NA RUA VINÍCIUS DE MORAES AO LADO DA LINHA FÉRREA</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PINTURA E SUBSTITUIÇÃO DO TELHADO PONTO DE ÔNIBUS DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3326/ind_89_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3326/ind_89_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA QUE LIGA A VILA SÃO PEDRO AO BAIRRO BARRA FUNDA</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3327/ind_90_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3327/ind_90_2018.pdf</t>
   </si>
   <si>
     <t>INSTALAÇAO DE LIXEIRA PRÓXIMO AO PONTO DE ÔNIBUS NA VILA SÃO JOSÉ</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3328/ind_91_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3328/ind_91_2018.pdf</t>
   </si>
   <si>
     <t>PARA QUE SE CUMPRA O CÓDIGO DE POSTURA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3329/ind_92_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3329/ind_92_2018.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURO NO CENTRO COMUNITÁRIO - BAIRRO JARDIM YOLANDA</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3330/ind_93_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3330/ind_93_2018.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE NA RUA VINÍCIUS DE MORAES</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3338/ind_94_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3338/ind_94_2018.pdf</t>
   </si>
   <si>
     <t>REPAROS E TAPA BURACOS NA ESTRADA DA TEAGEM I</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3339/ind_95_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3339/ind_95_2018.pdf</t>
   </si>
   <si>
     <t>ROÇADA E TAPA BURACOS NA ESTRADA DA BARRA FUNDA</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3340/ind_96_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3340/ind_96_2018.pdf</t>
   </si>
   <si>
     <t>ROÇADA E TAPA BURACOS NA ESTRADA DO DIVISOR</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3341/ind_97_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3341/ind_97_2018.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E REFORMA DAS QUADRAS ESPORTIVAS DAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Pastor José Fanes, Pablo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3342/ind_98_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3342/ind_98_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TAPA BURACO NA ESTRADA DO KIRI</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3356/ind_99_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3356/ind_99_2018.pdf</t>
   </si>
   <si>
     <t>LIGAÇÃO DE PONTO DE ELETRICIDADE NO CEMITÉRIO DO DISTRITO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3357/ind_100_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3357/ind_100_2018.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LIXEIRA NA ESCOLA MUNICIPAL JULIA BOTTARO</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3358/ind_101_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3358/ind_101_2018.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BRINQUEDOS NA ESCOLA MUNICIPAL JULIA BOTTARO</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3359/ind_102_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3359/ind_102_2018.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO ACESSO AO CAMPO DE OLIVEIRA BARROS;</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3360/ind_103_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3360/ind_103_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TAPA BURACO NA ESTRADA QUE LIGA OLIVEIRA BARROS À VILA BATISTA</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3361/ind_104_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3361/ind_104_2018.pdf</t>
   </si>
   <si>
     <t>ROÇADA E LIMPEZA ENTORNO DA QUADRA NO BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3362/ind_105_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3362/ind_105_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO BAIRRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3363/ind_106_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3363/ind_106_2018.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ESTRADA QUE LIGA OLIVEIRA BARROS AO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3364/ind_107_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3364/ind_107_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DA PEDRA BRANCA, KM 354- SENTIDO CURITIBA</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3390/ind_108_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3390/ind_108_2018.pdf</t>
   </si>
   <si>
     <t>PINTURA NAS FAIXAS DE PEDESTRES E LOMBADAS</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3391/ind_109_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3391/ind_109_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DO BAIRRO PANELAS</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3392/ind_110_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3392/ind_110_2018.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE MANGUEIRA QUE ABASTECE A CAIXA D&amp;#180;ÁGUA DO BAIRRO DA MUTUCA</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3396/ind_111_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3396/ind_111_2018.pdf</t>
   </si>
   <si>
     <t>INDICA A PAVIMENTAÇÃO DE RUAS NOS BAIRROS MATSUDA, BIGUÁ, OLIVEIRA BARROS E JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Tiemi, Prof. Edithe</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3397/ind_112_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3397/ind_112_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS RUAS DO CENTRO DE MIRACATU</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3404/ind_113_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3404/ind_113_2018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PRAÇA ECOLÓGICA</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3405/ind_114_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3405/ind_114_2018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE HORTA COMUNITÁRIA</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3406/ind_115_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3406/ind_115_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALAS PRÓXIMO AO CAMPO DE FUTEBOL E DO CÓRREGO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3413/ind_116_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3413/ind_116_2018.pdf</t>
   </si>
   <si>
     <t>lombada para Rua Antonio Martins de Castro</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3414/ind_117_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3414/ind_117_2018.pdf</t>
   </si>
   <si>
     <t>lombada para a Rua Benedito Moura</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3415/ind_118_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3415/ind_118_2018.pdf</t>
   </si>
   <si>
     <t>troca de lâmpadas queimadas na Rua Juscelino Kubistchek</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3416/ind_119_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3416/ind_119_2018.pdf</t>
   </si>
   <si>
     <t>construção de faixa de pedestre em frente a Escola Poeta Domingos Bauer Leite</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3418/ind_120_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3418/ind_120_2018.pdf</t>
   </si>
   <si>
     <t>iluminação pública na Rua 1, Vila Sol Nascente- Bairro Santa Rita</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3419/ind_121_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3419/ind_121_2018.pdf</t>
   </si>
   <si>
     <t>substituição de tampa de esgoto em frente a creche municipal do Bairro Santa Rita</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3420/ind_122_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3420/ind_122_2018.pdf</t>
   </si>
   <si>
     <t>manutenção na Escola Municipal do Bairro Santa Rita</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3429/ind_123_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3429/ind_123_2018.pdf</t>
   </si>
   <si>
     <t>troca de lâmpadas queimadas na Escola Municipal- Bairro Jardim Alvorada</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3430/ind_124_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3430/ind_124_2018.pdf</t>
   </si>
   <si>
     <t>manutenção na estrada de musácea à papudo</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3431/ind_125_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3431/ind_125_2018.pdf</t>
   </si>
   <si>
     <t>implantação de rampa de acessibilidade no posto de saúde de pedro barros</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3441/ind_126_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3441/ind_126_2018.pdf</t>
   </si>
   <si>
     <t>remoção de poste  na rua antônio marcos- jardim yolanda</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Vinícius, Moysés</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3447/ind_127_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3447/ind_127_2018.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E RETIRADA DE ENTULHOS NA ESQUINA DA RUA DOZE</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3448/ind_128_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3448/ind_128_2018.pdf</t>
   </si>
   <si>
     <t>construção de faixa elevada de pedestre na Rua Prefeito Sylas Baltazar de Araújo</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3449/ind_129_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3449/ind_129_2018.pdf</t>
   </si>
   <si>
     <t>contenção de pedras de barranco do rio da Teagem I</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3450/ind_130_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3450/ind_130_2018.pdf</t>
   </si>
   <si>
     <t>instalação de uma lixeira comunitária na Estrada do Ribeirão do Júlio- Serra do Cafezal</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3451/ind_131_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3451/ind_131_2018.pdf</t>
   </si>
   <si>
     <t>construção de sala de aula e fechamento da parte superior da quadra coberta- Escola Julia Bottaro</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Silmara</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3452/ind_132_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3452/ind_132_2018.pdf</t>
   </si>
   <si>
     <t>criação de comissão para elaborar o Plano de prevenção e combate à enchentes</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3469/ind_133_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3469/ind_133_2018.pdf</t>
   </si>
   <si>
     <t>Reinstalação de aparelho de ginástica em praça do bairro Jardim Alvorada</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3470/ind_134_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3470/ind_134_2018.pdf</t>
   </si>
   <si>
     <t>Reutilização de material que será retirado da Rua Joaquim Balbino, do bairro Jardim Alvorada</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3476/ind_135_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3476/ind_135_2018.pdf</t>
   </si>
   <si>
     <t>recolocação dos balanços na Praça  Julia Athaíde de Barros</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3477/ind_136_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3477/ind_136_2018.pdf</t>
   </si>
   <si>
     <t>manutenção e tapa buraco nas ruas da vila são josé</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3478/ind_137_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3478/ind_137_2018.pdf</t>
   </si>
   <si>
     <t>implantação de lombada na Rua Projeta C- Vila São José</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3479/ind_138_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3479/ind_138_2018.pdf</t>
   </si>
   <si>
     <t>tapa buracos e manutenção nas ruas wilson simonal e valdir azevedo- jardim yolanda</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3480/ind_139_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3480/ind_139_2018.pdf</t>
   </si>
   <si>
     <t>colocação de chuveiro e lâmpadas no Estádio Municipal Reinaldo Lepesch</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3481/ind_140_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3481/ind_140_2018.pdf</t>
   </si>
   <si>
     <t>elaboração do calendário esportivo para 2019</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3482/ind_141_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3482/ind_141_2018.pdf</t>
   </si>
   <si>
     <t>reforma e reativação do centro cultural de eventos "Concha Acústica"</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3483/ind_142_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3483/ind_142_2018.pdf</t>
   </si>
   <si>
     <t>reativação do programa qui no bairro</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3484/ind_143_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3484/ind_143_2018.pdf</t>
   </si>
   <si>
     <t>limpeza, manutenção e tapa buracos Bairro Vila Kamaiti</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3492/ind_144_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3492/ind_144_2018.pdf</t>
   </si>
   <si>
     <t>reforma no abrigo de passageiro de ônibus- Bairro Serraria</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3493/ind_145_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3493/ind_145_2018.pdf</t>
   </si>
   <si>
     <t>colocação de linha de bueiro e limpeza de vala</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3494/ind_146_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3494/ind_146_2018.pdf</t>
   </si>
   <si>
     <t>denominação da rua nelson ned- bairro jardim yolanda</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3495/ind_147_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3495/ind_147_2018.pdf</t>
   </si>
   <si>
     <t>adequação de lombada na rua vinícius de Moraes- bairro jardim yolanda</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3496/ind_148_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3496/ind_148_2018.pdf</t>
   </si>
   <si>
     <t>melhorias na entrada do acesso ao bairro biguá sentido Curitiba-PR</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3497/ind_149_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3497/ind_149_2018.pdf</t>
   </si>
   <si>
     <t>manutenção em todas as ruas do bairro Serra do Cafezal</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3498/ind_150_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3498/ind_150_2018.pdf</t>
   </si>
   <si>
     <t>manutenção na estrada do júlio</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3499/ind_151_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3499/ind_151_2018.pdf</t>
   </si>
   <si>
     <t>substituição de placa de identificação das escolas de santa rita e serra do cafezal</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3500/ind_152_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3500/ind_152_2018.pdf</t>
   </si>
   <si>
     <t>manutenção na rua quatro- parque nova miracatu</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3501/ind_153_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3501/ind_153_2018.pdf</t>
   </si>
   <si>
     <t>manutenção nas ruas do parque nova miracatu</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3502/ind_154_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3502/ind_154_2018.pdf</t>
   </si>
   <si>
     <t>construção de canaletas para águas pluviais - parque nova miracatu</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3503/ind_155_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3503/ind_155_2018.pdf</t>
   </si>
   <si>
     <t>novo itinerário pelo bairro melamico</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3509/ind_156_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3509/ind_156_2018.pdf</t>
   </si>
   <si>
     <t>denominação de rua no Bairro Serra do Cafezal</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3510/ind_157_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3510/ind_157_2018.pdf</t>
   </si>
   <si>
     <t>instalação de grade no Posto de Saúde Bairro Serra do Cafezal</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3511/ind_158_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3511/ind_158_2018.pdf</t>
   </si>
   <si>
     <t>manutenção no ginásio de esportes de santa rita</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3512/ind_159_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3512/ind_159_2018.pdf</t>
   </si>
   <si>
     <t>manutenção estrada manoel da nóbrega- bairro santa rita</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3513/ind_160_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3513/ind_160_2018.pdf</t>
   </si>
   <si>
     <t>manutenção estrada morro grande e tacanje I - bairro pedro barros</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3514/ind_161_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3514/ind_161_2018.pdf</t>
   </si>
   <si>
     <t>manutenção na escola municipal serra do cafezal</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3532/ind_162_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3532/ind_162_2018.pdf</t>
   </si>
   <si>
     <t>mudança de localização de boca de lobo</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Tiemi, Prof. Edithe, Silmara</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3533/ind_163_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3533/ind_163_2018.pdf</t>
   </si>
   <si>
     <t>indica ao executivo poda de árvores junto ao Campo dos Trabalhadores</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3534/ind_164_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3534/ind_164_2018.pdf</t>
   </si>
   <si>
     <t>indica ao executivo nivelamento da Rua Mac Farlane</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3535/ind_165_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3535/ind_165_2018.pdf</t>
   </si>
   <si>
     <t>nivelamento e melhoramento dos bloquetes da Avenida Getulio Vargas</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3536/ind_166_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3536/ind_166_2018.pdf</t>
   </si>
   <si>
     <t>abertura de rua no Bairro Vila Formosa</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3537/ind_167_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3537/ind_167_2018.pdf</t>
   </si>
   <si>
     <t>construção de lombadas no bairro Estação</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Tiemi, Moysés</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3538/ind_168_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3538/ind_168_2018.pdf</t>
   </si>
   <si>
     <t>nivelamento na Rua cândido coelho dos santos</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3539/ind_169_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3539/ind_169_2018.pdf</t>
   </si>
   <si>
     <t>manutenção dos bloquetes da rua juscelino kubitschek, Bairro Jardim Alvorada</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3555/ind_170_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3555/ind_170_2018.pdf</t>
   </si>
   <si>
     <t>raspa de asfalto e tapa buracos Rua Vinícius de Moraes- Bairro Jardim Yolanda</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3556/ind_171_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3556/ind_171_2018.pdf</t>
   </si>
   <si>
     <t>limpeza e manutenção no bueiro da vila são pedro</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3557/ind_172_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3557/ind_172_2018.pdf</t>
   </si>
   <si>
     <t>construção de abrigo de passageiro de ônibus no bairro jardim yolanda</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3558/ind_173_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3558/ind_173_2018.pdf</t>
   </si>
   <si>
     <t>realização de campeonato futsal 2018 amador A e B 1ª e 2ª divisao</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3559/ind_174_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3559/ind_174_2018.pdf</t>
   </si>
   <si>
     <t>extensão de rede água na teagem I (banespinha) e Bairro Vila Nova</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3560/ind_175_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3560/ind_175_2018.pdf</t>
   </si>
   <si>
     <t>implantação de luminárias e poda de árvores na Praça Pulquéria Maria Leite</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3561/ind_176_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3561/ind_176_2018.pdf</t>
   </si>
   <si>
     <t>implantação de luminárias no sitio veneza bairro santa rita</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3562/ind_177_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3562/ind_177_2018.pdf</t>
   </si>
   <si>
     <t>poda de árvore na rua amazonas- bairro santa rita</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3563/ind_178_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3563/ind_178_2018.pdf</t>
   </si>
   <si>
     <t>retirada de pinheiro da rua 4 - bairro Oliveira Barros</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Américo, Zezeco</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3565/ind_179_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3565/ind_179_2018.pdf</t>
   </si>
   <si>
     <t>implantação de tubulação seca</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Moysés, Pablo Pereira, Pastor José Fanes, Prof. Carlinhos, Tiemi, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3566/ind_180_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3566/ind_180_2018.pdf</t>
   </si>
   <si>
     <t>controle dos pombos na rodoviária</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3567/ind_181_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3567/ind_181_2018.pdf</t>
   </si>
   <si>
     <t>implantação de bancos no CAISM</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3578/ind_182_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3578/ind_182_2018.pdf</t>
   </si>
   <si>
     <t>manutenção na estrada do divisor</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3579/ind_183_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3579/ind_183_2018.pdf</t>
   </si>
   <si>
     <t>colocação de lixeira na unidade básica de saúde- bairro de musácea</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3580/ind_184_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3580/ind_184_2018.pdf</t>
   </si>
   <si>
     <t>construção de abrigo de passageiro de ônibus no "Papudo"- Bairro Musácea</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3581/ind_185_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3581/ind_185_2018.pdf</t>
   </si>
   <si>
     <t>cessão da escola municipal ao departamento de cultura e turismo</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3582/ind_186_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3582/ind_186_2018.pdf</t>
   </si>
   <si>
     <t>instalação de ponto de controle biométrico</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3583/ind_187_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3583/ind_187_2018.pdf</t>
   </si>
   <si>
     <t>manutenção na rua dalva de oliveira- jardim yolanda</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3584/ind_188_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3584/ind_188_2018.pdf</t>
   </si>
   <si>
     <t>acesso à internet nas escolas dos bairros santa rita e serra do cafezal</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3585/ind_189_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3585/ind_189_2018.pdf</t>
   </si>
   <si>
     <t>placa indicativa do salto de biguá</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3586/ind_190_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3586/ind_190_2018.pdf</t>
   </si>
   <si>
     <t>colocação de raspas de asfalto na rua 10, oliveira barros</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3587/ind_191_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3587/ind_191_2018.pdf</t>
   </si>
   <si>
     <t>construção de cobertura na quadra da escola municipal de santa rita</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3598/ind_192_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3598/ind_192_2018.pdf</t>
   </si>
   <si>
     <t>manutenção na estrada do fau até a cachoeira</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3599/ind_193_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3599/ind_193_2018.pdf</t>
   </si>
   <si>
     <t>manutenção na estrada do fau até o biguazinho</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3600/ind_194_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3600/ind_194_2018.pdf</t>
   </si>
   <si>
     <t>roçada, limpeza e manutenção na Rua Vinícius de Moraes- Bairro Jardim Yolanda</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3602/ind_195_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3602/ind_195_2018.pdf</t>
   </si>
   <si>
     <t>manutenção e raspa de asfalto na estrada da vila são pedro</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3603/ind_196_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3603/ind_196_2018.pdf</t>
   </si>
   <si>
     <t>tapa buraco na rua valdir azevedo- bairro jardim yolanda</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3604/ind_197_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3604/ind_197_2018.pdf</t>
   </si>
   <si>
     <t>limpeza e roçada no campo entre as ruas zequinha de abreu e nelson gonçalves- bairro jardim yolanda</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3605/ind_198_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3605/ind_198_2018.pdf</t>
   </si>
   <si>
     <t>construção de uma praça no bairro jardim yolanda</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3606/ind_199_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3606/ind_199_2018.pdf</t>
   </si>
   <si>
     <t>inalador para o posto de saúde de santa rita</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3608/ind_200_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3608/ind_200_2018.pdf</t>
   </si>
   <si>
     <t>recuperação da estrada de musácea</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3609/ind_201_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3609/ind_201_2018.pdf</t>
   </si>
   <si>
     <t>limpeza e manutenção dos bueiros</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3610/ind_202_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3610/ind_202_2018.pdf</t>
   </si>
   <si>
     <t>troca de piso no centro cultural da juventude - antiga Câmara Municipal</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3612/ind_203_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3612/ind_203_2018.pdf</t>
   </si>
   <si>
     <t>estudos para realizar serviço de escavação e alargamento de ribeirão</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3618/ind_204_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3618/ind_204_2018.pdf</t>
   </si>
   <si>
     <t>limpeza e manutenção no ribeirão do antigo matadouro</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3621/ind_205_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3621/ind_205_2018.pdf</t>
   </si>
   <si>
     <t>manutenção  e raspa de asfalto na estrada do tacanje</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3622/ind_206_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3622/ind_206_2018.pdf</t>
   </si>
   <si>
     <t>limpeza e manutenção de vala - bairro vila formosa</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3623/ind_207_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3623/ind_207_2018.pdf</t>
   </si>
   <si>
     <t>limpeza  e manutenção do ribeirão da entrada da cidade</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Tiemi, Pablo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3631/ind_208_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3631/ind_208_2018.pdf</t>
   </si>
   <si>
     <t>implantação de sanitários e água potável no cemitério da vila formosa</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3632/ind_209_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3632/ind_209_2018.pdf</t>
   </si>
   <si>
     <t>roçada e poda de árvores nas ruas são luiz e dr. joão lima- bairro biguá</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3633/ind_210_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3633/ind_210_2018.pdf</t>
   </si>
   <si>
     <t>manutenção no vestiário do campo do bairro de oliveira barros</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3634/ind_211_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3634/ind_211_2018.pdf</t>
   </si>
   <si>
     <t>desobstrução da entrada do campo do bairro de oliveira barros</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3635/ind_212_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3635/ind_212_2018.pdf</t>
   </si>
   <si>
     <t>manutenção, roçada e tapa buracos na estrada que liga oliveira barros ao jardim alvorada</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3636/ind_213_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3636/ind_213_2018.pdf</t>
   </si>
   <si>
     <t>manutenção no alambrado da praça do bairro jardim alvorada</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3644/ind_214_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3644/ind_214_2018.pdf</t>
   </si>
   <si>
     <t>regularização de estacionamento na Rua São Paulo- Bairro Santa Rita</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3645/ind_215_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3645/ind_215_2018.pdf</t>
   </si>
   <si>
     <t>manutenção no velório de Oliveira Barros</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3646/ind_216_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3646/ind_216_2018.pdf</t>
   </si>
   <si>
     <t>manutenção das luminárias da Praça Antonio Moreira de Melo</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3647/ind_217_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3647/ind_217_2018.pdf</t>
   </si>
   <si>
     <t>limpeza de valas no Jardim Alvorada</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3648/ind_218_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3648/ind_218_2018.pdf</t>
   </si>
   <si>
     <t>limpeza do leito do rio- Bairro Jardim Alvorada</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3649/ind_219_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3649/ind_219_2018.pdf</t>
   </si>
   <si>
     <t>manutenção e tapa buraco no Bairro Araribá</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3650/ind_220_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3650/ind_220_2018.pdf</t>
   </si>
   <si>
     <t>implantação de luminárias nos postes das vielas do Bairro Jardim Alvorada</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3651/ind_221_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3651/ind_221_2018.pdf</t>
   </si>
   <si>
     <t>implantação de luminárias entre as Ruas Siriema e Juriti- Bairro Jardim Alvorada</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3652/ind_222_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3652/ind_222_2018.pdf</t>
   </si>
   <si>
     <t>manutenção, roçada e tapa buraco na estrada que liga oliveira barros à vila batista</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3653/ind_223_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3653/ind_223_2018.pdf</t>
   </si>
   <si>
     <t>construção de novo abrigo de passageiro de ônibus- Bairro Biguá</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3671/ind_224_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3671/ind_224_2018.pdf</t>
   </si>
   <si>
     <t>providências em relação ao acúmulo de pneus no antigo Postinho de Oliveira Barros</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3672/ind_225_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3672/ind_225_2018.pdf</t>
   </si>
   <si>
     <t>melhorias no serviço de higiene nos prédio públicos: Pronto Socorro, Postos de Saúde e Clínicas</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3673/ind_226_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3673/ind_226_2018.pdf</t>
   </si>
   <si>
     <t>limpeza, roçada, manutenção - Bairro Jardim Yolanda</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3674/ind_227_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3674/ind_227_2018.pdf</t>
   </si>
   <si>
     <t>pintura e reforma interna no Pronto Socorro</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3675/ind_228_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3675/ind_228_2018.pdf</t>
   </si>
   <si>
     <t>manutenção de equipamentos da agricultura</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3688/ind_229_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3688/ind_229_2018.pdf</t>
   </si>
   <si>
     <t>implantação e manutenção de luminárias nas ruas brasília e santa catarina- bairro santa rita</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3689/ind_230_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3689/ind_230_2018.pdf</t>
   </si>
   <si>
     <t>manutenção no pátio do posto de saúde - bairro santa rita</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3690/ind_231_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3690/ind_231_2018.pdf</t>
   </si>
   <si>
     <t>cobertura no pátio da creche de santa rita</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3691/ind_232_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3691/ind_232_2018.pdf</t>
   </si>
   <si>
     <t>manutenção no prédio do museu pedro laragnoit</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3692/ind_233_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3692/ind_233_2018.pdf</t>
   </si>
   <si>
     <t>abrigo para taxistas no ponto ao lado da Igreja Congregação Cristã no Brasil</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Gilberto</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3712/ind_234_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3712/ind_234_2018.pdf</t>
   </si>
   <si>
     <t>implantação de lombada - rua pref. sylas baltazar de araújo, altura nº 104</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3713/ind_235_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3713/ind_235_2018.pdf</t>
   </si>
   <si>
     <t>implantação de duas lombadas na rua benedito moura- jardim miracatu</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3714/ind_236_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3714/ind_236_2018.pdf</t>
   </si>
   <si>
     <t>implantação de lombada na rua waldemar lopes ferraz, altura nº 415</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3715/ind_237_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3715/ind_237_2018.pdf</t>
   </si>
   <si>
     <t>pintura de faixa de pedestre  em frente  a capela da igreja católica- vila ubirajara</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3716/ind_238_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3716/ind_238_2018.pdf</t>
   </si>
   <si>
     <t>solicita instalação de bebedouro no espaço livre antonio jorge tuzino</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3717/ind_239_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3717/ind_239_2018.pdf</t>
   </si>
   <si>
     <t>busto ao Sr. Paulo de Castro Laragnoit</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Tiemi, Moysés, Pablo Pereira, Pastor José Fanes, Prof. Carlinhos, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3308/moc_01_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3308/moc_01_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À DELEGACIA DE POLICIA DE MIRACATU, ESTADO DE SÃO PAULO, REPRESENTADO PELO DD.DELEGADO TITULAR  DA POLICIA CIVIL E EQUIPE, PELOS RELEVANTES SERVIÇOS PRESTADOS, COM TOTAL CLAREZA E DEDICAÇÃO NO QUE SE REFERE AO COMBATE À CRIMINALIDADE.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3333/moc_02_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3333/moc_02_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO TIME DE FUTEBOL DA VISTA GRANDE A</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3337/moc_03_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3337/moc_03_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO SENHOR XAVIER</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3368/moc_04_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3368/moc_04_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO DR. JOÃO BATISTA MACHADO</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3369/moc_05_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3369/moc_05_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À MARIA BEATRIZ DE BARROS FONSECA</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3370/moc_06_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3370/moc_06_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AOS PARTICIPANTES DO 1º. TORNEIO MUNICIPAL DE FUTEVÔLEI DO MUNICÍPIO DE MIRACATU</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3453/moc_07_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3453/moc_07_2018.pdf</t>
   </si>
   <si>
     <t>moção de congratulações à jéssica ferreira da silva</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3474/moc_08_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3474/moc_08_2018.pdf</t>
   </si>
   <si>
     <t>moção de pesar pelo falecimento do ex Vereador Antonio de Souza</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3475/moc_09_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3475/moc_09_2018.pdf</t>
   </si>
   <si>
     <t>moção de pesar pelo falecimento do senhor Carlos Rodrigues Vieira</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3491/moc_10_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3491/moc_10_2018.pdf</t>
   </si>
   <si>
     <t>moção de aplausos por ato de bravura e heroísmo do funcionário público municipal Pedro Sieben  de Oliveira</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3545/moc_11_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3545/moc_11_2018.pdf</t>
   </si>
   <si>
     <t>moção de congratulações aos policiais civis e militares</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>Jair Silva, Américo, Moysés, Pablo Pereira, Pastor José Fanes, Prof. Carlinhos, Prof. Edithe, Silmara, Tiemi, Vinícius, Zezeco</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3596/moc_12_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3596/moc_12_2018.pdf</t>
   </si>
   <si>
     <t>moção de aplausos, reconhecimento e congratulações à  ronaldo venâncio</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>Prof. Carlinhos, Américo, Jair Silva, Moysés, Pablo Pereira, Pastor José Fanes, Prof. Edithe, Silmara, Tiemi, Vinícius, Zezeco</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3597/moc_13_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3597/moc_13_2018.pdf</t>
   </si>
   <si>
     <t>moção de congratulações à atleta Larissa Cordeiro dos Santos que representou Miracatu no Campeonato Paulista e Brasileiro de Futebol Feminino em 2018</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3654/moc_14_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3654/moc_14_2018.pdf</t>
   </si>
   <si>
     <t>moção de congratulação aos atletas e comissão técnica da equipe sub 15 do projeto escola de futebol ipê rancho clube que em parceria com o departamento municipal de esporte tornou-se campeão sub-regional do vale do ribeira no 47º campeonato estadual de futebol.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>Pastor José Fanes, Moysés, Pablo Pereira, Prof. Carlinhos, Tiemi, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3655/moc_15_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3655/moc_15_2018.pdf</t>
   </si>
   <si>
     <t>moção de congratulações à banda municipal sebastião hilario thiago</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>Vinícius, Américo, Gilberto, Moysés, Pablo Pereira, Pastor José Fanes, Prof. Carlinhos, Prof. Edithe, Silmara, Tiemi, Zezeco</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3656/moc_16_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3656/moc_16_2018.pdf</t>
   </si>
   <si>
     <t>moção de congratulações ao projeto jovem de lata de miracatu</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>Pablo Pereira, Américo, Gilberto, Moysés, Pastor José Fanes, Prof. Carlinhos, Prof. Edithe, Silmara, Tiemi, Vinícius, Zezeco</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3702/moc_17_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3702/moc_17_2018.pdf</t>
   </si>
   <si>
     <t>moção de congratulações ao time de santa rita futebol clube</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3703/moc_18_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3703/moc_18_2018.pdf</t>
   </si>
   <si>
     <t>moção de congratulações pela comemoração dos 110 anos da imigração japonesa no brasil</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3153/3153_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3153/3153_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 22/17 DE DENOMINAÇÃO DE RUA</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação, Comissão de Orçamento, Finanças e Contabilidade</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3154/3154_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3154/3154_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PDL 06/17 - DOAÇÃO DE VEÍCULO A PREFEITURA</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação, Comissão de Orçamento, Finanças e Contabilidade, Comissão de Saúde, Educação, Cultura, Lazer e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3155/3155_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3155/3155_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 01/18</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3157/3157_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3157/3157_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 02/18 REFERENTE A ABERTURA DE CREDITO SUPLEMENTAR</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3158/3158_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3158/3158_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 03/18 REFERENTE A DENOMINAÇÃO DE ESCOLA</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3156/3156_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3156/3156_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 06/17 REFERENTE A CRIAÇÃO DO COMTUR</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>Comissão de Orçamento, Finanças e Contabilidade, Comissão de Planejamento, Uso, Ocupação e Parcelamento  solo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3159/3159_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3159/3159_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 25/17 REFERENTE A CONCESSÃO DE TÍTULOS DE PROPRIEDADES</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3170/3170_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3170/3170_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORAVEL AO PL 04/18</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3171/3171_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3171/3171_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 04/18</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3172/3172_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3172/3172_texto_integral.pdf</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3211/3211_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3211/3211_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 06/18</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3212/3212_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3212/3212_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PR 02/18</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3226/3226_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3226/3226_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AS CONTAS DA PREFEITURA MUNICIPAL - EXERCÍCIO E 2015</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3227/3227_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3227/3227_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLC 2/17</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE RESOLUÇÃO 01/18, COM VOTO EM SEPARADO DO VER. JAIR CONTRARIO A PROPOSTA</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PDL 01/18</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 07/18</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 08/18</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 09/18</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 11/18</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>Comissão de Obras e Serviços Publicos, Comissão de Planejamento, Uso, Ocupação e Parcelamento  solo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3285/3285_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3285/3285_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PLC 02/17</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3286/3286_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3286/3286_texto_integral.pdf</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PR 01/18, COM VOTO SEPARADO DO VER. JAIR B. SILVA</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3288/3288_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3288/3288_texto_integral.pdf</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3289/3289_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3289/3289_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORAVEL AO PL 09/18</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3290/3290_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3290/3290_texto_integral.pdf</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3291/3291_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3291/3291_texto_integral.pdf</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3284/3284_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3284/3284_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PR 03/18</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3292/parecer_29_ccj.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3292/parecer_29_ccj.pdf</t>
   </si>
   <si>
     <t>PELA ILEGALIDADE DO PLC 01/18 EM RAZÃO DO VÍCIO DA INICIATIVA</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3293/3293_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3293/3293_texto_integral.pdf</t>
   </si>
   <si>
     <t>PELA ILEGALIDADE DO PL 10/18 EM RAZÃO DO VÍCIO DA INICIATIVA</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3304/3304_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3304/3304_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PR 01/18</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PR 04/18</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3347/3347_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3347/3347_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PR 05/18</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3348/parecer_34_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3348/parecer_34_18.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PDL 03/18</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3349/3349_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3349/3349_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 14/18</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3350/3350_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3350/3350_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 15/18</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PR 06/18</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3344/3344_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3344/3344_texto_integral.pdf</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3383/parecer_39_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3383/parecer_39_2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 13/18</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3384/parecer_40_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3384/parecer_40_2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 17/18</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 19/18</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3387/parecer_42_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3387/parecer_42_18.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 20/18</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 22/18</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3389/parecer_44_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3389/parecer_44_18.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PL 23/18</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>Favorável ao PL 19/18</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>Favorável ao PL 22/18</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Resolução 06/18</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3440/parecer_48_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3440/parecer_48_2018.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 24/18</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3444/parecer_49_18_-_ref_ldo.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3444/parecer_49_18_-_ref_ldo.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 18/18</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3445/parecer__50_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3445/parecer__50_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 25/18</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3462/parecer_51_18_ccj.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3462/parecer_51_18_ccj.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC 02/18</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3463/parecer_52_18_ccj.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3463/parecer_52_18_ccj.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC 03/18</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3464/parecer_53_18__ccj.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3464/parecer_53_18__ccj.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 26/18</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3465/parecer_54_18_ccj.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3465/parecer_54_18_ccj.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 27/18</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3466/parecer_55_18_ccj.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3466/parecer_55_18_ccj.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 28/18</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação, Comissão de Obras e Serviços Publicos, Comissão de Orçamento, Finanças e Contabilidade, Comissão de Saúde, Educação, Cultura, Lazer e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3473/parecer_56_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3473/parecer_56_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 16, por meio da redação do Substitutivo</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>Comissão de Orçamento, Finanças e Contabilidade, Comissão de Saúde, Educação, Cultura, Lazer e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3524/parecer_57_18_cof__cse.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3524/parecer_57_18_cof__cse.pdf</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação, Comissão de Orçamento, Finanças e Contabilidade, Comissão de Planejamento, Uso, Ocupação e Parcelamento  solo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3525/parecer_58_18_-__pl_29.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3525/parecer_58_18_-__pl_29.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 29/18</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3526/parecer_59_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3526/parecer_59_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Resolução 07/18</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3528/parecer_60_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3528/parecer_60_18.pdf</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3529/parecer_61_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3529/parecer_61_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC  03/18</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3530/parecer_62_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3530/parecer_62_18.pdf</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3531/parecer_63_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3531/parecer_63_18.pdf</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3576/parecer_64_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3576/parecer_64_2018.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 30/18</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3577/parecer_65_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3577/parecer_65_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao PR 08/18</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3615/parecer_66_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3615/parecer_66_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 04/18</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3616/parecer_67_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3616/parecer_67_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 05/18</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3624/parecer__68_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3624/parecer__68_2018.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 32/18</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3625/parecer_69_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3625/parecer_69_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 06/18</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3626/parecer_70_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3626/parecer_70_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao PDL 07/18</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>Comissão de Planejamento, Uso, Ocupação e Parcelamento  solo</t>
   </si>
   <si>
     <t>Encaminhamento de ABAIXO ASSINADO ao Poder Executivo referente a regularização de imóveis em ruas especificas</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação, Comissão de Obras e Serviços Publicos, Comissão de Orçamento, Finanças e Contabilidade, Comissão de Planejamento, Uso, Ocupação e Parcelamento  solo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3640/parecer_72.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3640/parecer_72.pdf</t>
   </si>
   <si>
     <t>Favorável ao PLC 04/18</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3678/parecer__73_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3678/parecer__73_18.pdf</t>
   </si>
   <si>
     <t>Favorável a Emenda a Lei Orgânica nº 01/18</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3679/parecer_74_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3679/parecer_74_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Lei nº 35/18</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3680/parecer_75_18_sobre_ouvidoria.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3680/parecer_75_18_sobre_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Parecer Desfavorável ao PR 09/18</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3682/parecer_76_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3682/parecer_76_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 31/18 - LOA</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3683/parecer_77_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3683/parecer_77_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Lei Complementar nº 06/18</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3684/parecer_78_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3684/parecer_78_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 36/18</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3696/parecer_79_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3696/parecer_79_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 33/18, com emendas</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3697/parecer_80_18_kjmsabs.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3697/parecer_80_18_kjmsabs.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 37/18</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3698/parecer_81_18_m34DaGt.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3698/parecer_81_18_m34DaGt.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 38/18</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3704/parecer_82.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3704/parecer_82.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 20/18</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3707/parecer_83_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3707/parecer_83_18.pdf</t>
   </si>
   <si>
     <t>Favorável ao PL 36/18, inclusive ao Substitutivo</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>Favorável ao PL 35/18, com emenda</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3727/parecer_85_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3727/parecer_85_18.pdf</t>
   </si>
   <si>
     <t>Deliberação sobre impugnações de registro de chapas para concorrer à renovação da Mesa Diretora da Câmara Municipal</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>TCESP</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/5430/parecer_004440.989.18-4__contas_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/5430/parecer_004440.989.18-4__contas_2018.pdf</t>
   </si>
   <si>
     <t>CONTAS ANUAIS DE PREFEITURA. PARECER DESFAVORÁVEL. V.U._x000D_
 Município: Miracatu. Exercício: 2018. Ensino: 25,44%. FUNDEB: 100%. Magistério: 68,48%. Pessoal: 43,80%. Saúde: 34,49%. Transferência do Legislativo: Regular. Execução Orçamentária: Déficit de 5,38%. Remuneração dos Agentes Políticos: Regular. Investimentos: 4,43%. Encargos Sociais: Irregulares. Ausência de recolhimento de INSS. Inadimplência parcial dos encargos FGTS e PASEP.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3207/3207_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3207/3207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DO PRÊMIO &amp;#8220;EXCELÊNCIA MULHER MIRACATUENSE - 2018&amp;#8221; À SRA. FLÁVIA MARIA LOUREIRO E ADEMILDA  PEREIRA MOREIRA SUYAMA </t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3229/3229_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3229/3229_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER DO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO, REFERENTE AS CONTAS DA PREFEITURA MUNICIPAL DE MIRACATU EXERCÍCIO FINANCEIRO DE 2015</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3302/pdl_03_18_-_titulo_dep_paulo_correa_jr.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3302/pdl_03_18_-_titulo_dep_paulo_correa_jr.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO AO DEPUTADO PAULO CORREA JUNIOR</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3568/pdl_04_18_-_titulo_fernando_batista.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3568/pdl_04_18_-_titulo_fernando_batista.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO MIRACATUENSE AO SR. FERNANDO MARTINS BATISTA</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3570/pdl_05_18_-_titulo_jose_alexandre.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3570/pdl_05_18_-_titulo_jose_alexandre.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO SR. JOSÉ ALEXANDRE ALVES LINDO</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3575/pdl_06_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3575/pdl_06_18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO MIRACATUENSE AO SR. MARCO AURÉLIO GOMES DOS SANTOS</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3613/pdl_07_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3613/pdl_07_18.pdf</t>
   </si>
   <si>
     <t>TITULO CIDADÃO RENATO ANTONIO BOLSONARO</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>Mesa</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3718/pdl_08_18_-_bens_inserviveis.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3718/pdl_08_18_-_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>DECLARA INSERVÍVEIS OS BENS QUE ESPECIFICA DO PATRIMÔNIO DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3201/3201_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3201/3201_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA CODIGO DE POSTURA</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>Ezigomar Pessoa Junior</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3435/plc_02_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3435/plc_02_18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS E VAGAS,  ALTERANDO O ANEXO I DA LEI COMPLEMENTAR MUNICIPAL Nº 07 DE 09 DE ABRIL  DE  DE 2012 - ESTRUTURAÇÃO DO QUADRO GERAL E DO PLANO DE CARREIRA E EVOLUÇÃO FUNCIONAL DOS SERVIDORES PÚBLICOS DA PREFEITURA DE MIRACATU E LEI COMPLEMENTAR Nº 27 DE 09 DE ABRIL DE 2015 (CONTADOR, AGENTE ADMINISTRATIVO, SUPERVISOR DE SERVIÇOS LEGISLATIVOS E AUXILIAR DE CONTABILIDADE)</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3436/plc_03_18_-_cria_cargos.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3436/plc_03_18_-_cria_cargos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS DE CONFIANÇA, ALTERANDO O ANEXO IV DA LEI COMPLEMENTAR Nº 07/2012 (COORDENADOR DO CAPS)</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3572/plc_003_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3572/plc_003_2018.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 01/2005 QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO MUNICIPAL E AS NORMAS GERAIS DE DIREITOS TRIBUTÁRIOS APLICÁVEIS AO MUNICÍPIO DE MIRACATU</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3641/plano_diretor_de_miracatu.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3641/plano_diretor_de_miracatu.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DE MIRACATU, ESTABELECE DIRETRIZES GERAIS DA POLÍTICA DE PLANEJAMENTO , ORDENAMENTO E DESENVOLVIMENTO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3664/plc_06_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3664/plc_06_18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGA DE EDUCADOR SOCIAL NO QUADRO GERAL E PLANO DE CARREIRA FUNCIONAL DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE MIRACATU</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3114/3114_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3114/3114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3115/3115_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3115/3115_texto_integral.pdf</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3116/3116_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3116/3116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA ESCOLA MUNICIPAL DE ENSINO INFANTIL E FUNDAMENTAL DO BAIRRO SERRA DO CAFEZAL</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3143/3143_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3143/3143_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 2.740.193,92)</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3144/3144_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3144/3144_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO - COMTUR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3160/3160_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3160/3160_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE  DE VENCIMENTOS AOS SERVIDORES DA CÂMARA</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3202/3202_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3202/3202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3203/3203_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3203/3203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE MIRACATU, A SEMANA DA VALORIZAÇÃO DA CULTURA INDÍGENA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3204/3204_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3204/3204_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCESSOS ADMINISTRATIVOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA, A FIM DE ESTENDER A PRIORIDADE NA TRAMITAÇÃO DE PROCEDIMENTOS ADMINISTRATIVOS ÀS PESSOAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3205/3205_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3205/3205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO &amp;#8220; EDUCADOR DO ANO&amp;#8221;, NO MUNICÍPIO DE MIRACATU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3209/3209_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3209/3209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DA RUA PROJETADA "A", PROLONGAMENTO DA RUA MARTIN LUTHER KING, LOCALIZADA NA VILA FORMOSA </t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3210/3210_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3210/3210_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE CAPACITAÇÃO EM PRESTAÇÃO DE PRIMEIROS SOCORROS E PREVENÇÃO DE ACIDENTES A FUNCIONÁRIOS E PROFESSORES DAS ESCOLAS, CRECHES, BERÇÁRIOS, INSTITUIÇÕES SOCIAIS E FILANTRÓPICAS E, CENTROS DE EDUCAÇÃO INFANTIL PÚBLICOS E PARTICULARES INSTALADOS NO MUNICÍPIO DE MIRACATU, ESTADO DE SÃO PAULO.&amp;#8221;</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO E PREVENÇÃO À ALIENAÇÃO PARENTAL, A SER REALIZADA NA SEMANA QUE INCLUIR O DIA 25 DE ABRIL - DIA INTERNACIONAL DA CONSCIENTIZAÇÃO SOBRE A ALIENAÇÃO PARENTAL</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3323/3323_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3323/3323_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO A RESOLUÇÃO Nº 05/2017 DA ASSEMBLEIA GERAL DO CONSORCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL - CONSAÚDE</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3324/3324_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3324/3324_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO 04/2017 DA ASSEMBLEIA GERAL DO CONSORCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL - CONSAUDE</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3336/3336_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3336/3336_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INCLUSÃO DE FRASES NAS CONTAS DE ÁGUA E LUZ, QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3345/3345_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3345/3345_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIOS COM A FUNDAÇÃO PARA O DESENVOLVIMENTO DA EDUCAÇÃO - FDE OBJETIVANDO A GESTÃO DE REGISTRO DE ATAS DE PREÇOS</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3352/3352_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3352/3352_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2019</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3353/3353_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3353/3353_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3371/3371_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3371/3371_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE PROFESSORA SOLANGE DA SILVA COSTA A ÁREA DE LAZER SITO NA RUA XV DE NOVEMBRO, BAIRRO ESTAÇÃO, NESTE MUNICÍPIO DE MIRACATU, ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3372/pl_21_18_-_licitacao.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3372/pl_21_18_-_licitacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRAVAÇÃO EM ÁUDIO E VÍDEO DOS PROCESSOS LICITATÓRIOS E SUA TRANSMISSÃO AO VIVO, POR MEIO DA INTERNET, NO PORTAL DA TRANSPARÊNCIA DESTA CÂMARA MUNICIPAL DE MIRACATU, ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3375/3375_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3375/3375_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 600.000,00)</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3378/pl_23_18_-_denomina_rua_do_evangelho_quadrangular.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3378/pl_23_18_-_denomina_rua_do_evangelho_quadrangular.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DA RUA DO EVANGELHO QUADRANGULAR</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3407/pl_24_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3407/pl_24_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização legislativa para abertura de crédito adicional suplementar - R$ 290.439,38</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3417/pl_25_18_-_suplementacao__saude_bucal.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3417/pl_25_18_-_suplementacao__saude_bucal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3437/pl_26_atrib._aux._contabil..pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3437/pl_26_atrib._aux._contabil..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO II DA LEI MUNICIPAL 1389 DE 11 DE ABRIL DE 2007  (Atribuições do cargo de Auxiliar de Contabilidade)</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3438/pl_27_atribuicoes_caps.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3438/pl_27_atribuicoes_caps.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1389 DE 11 DE ABRIL DE 2007  (Atribuições do Coordenador do CAPS)</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3439/pl_28_conselho_e_fundo_de_cultura.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3439/pl_28_conselho_e_fundo_de_cultura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA E DO FUNDO MUNICIPAL DE CULTURA DE MIRACATU</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3472/pl_29_18_correcao_da_rua_catharina_loureiro.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3472/pl_29_18_correcao_da_rua_catharina_loureiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 1.893/18 e dá outras providências</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3564/pl_30_18_-_resolucao_6_consaude.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3564/pl_30_18_-_resolucao_6_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESOLUÇÃO Nº 006/2017 DA ASSEMBLEIA GERAL DO CONSAÚDE</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3574/loa_2019.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3574/loa_2019.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MIRACATU PARA O EXERCÍCIO FINANCEIRO DE 2019</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3601/pl_32_18_-_denominacao_praca_joaquim_policarpo.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3601/pl_32_18_-_denominacao_praca_joaquim_policarpo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA PRAÇA  VICE PREFEITO JOAQUIM POLICARPO FAÚLA</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3637/pl_33_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3637/pl_33_18.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE COMBATE À OBESIDADE INFANTIL NO MUNICÍPIO (COIM)</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3638/pl_34_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3638/pl_34_18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO, NAS ÁREAS PÚBLICAS DE USO PÚBLICO DESTINADAS AO LAZER OU À RECREAÇÃO, NO MUNICÍPIO DE MIRACATU,  DE BRINQUEDOS A SEREM USADOS PELA CRIANÇA COM DEFICIÊNCIA E/OU COM MOBILIDADE REDUZIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3657/pl_35_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3657/pl_35_18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PRIORIZAÇÃO DAS VAGAS NAS CRECHES,  ESCOLAS MUNICIPAIS E SERVIÇOS DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS OFERTADOS PELA ASSISTÊNCIA SOCIAL PARA CRIANÇAS E ADOLESCENTES VITIMAS DE ABUSO, VIOLÊNCIA E EXPLORAÇÃO SEXUAL OU FILHOS E FILHAS DE MULHERES VITIMAS OU DIRETAMENTE VITIMADOS EM CASOS DE VIOLÊNCIA DOMÉSTICA, E AINDA DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3658/pl_36_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3658/pl_36_18.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 4º DA LEI 1735/14</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3676/pl_37_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3676/pl_37_18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3677/pl_38_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3677/pl_38_18.pdf</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3693/pl_39_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3693/pl_39_18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA, O ACESSO PÚBLICO CONHECIDO COMO RUA MARGINAL, LOCALIZADO ÀS MARGENS DA RODOVIA RÉGIS BITTENCOURT - JD MIRACATU" -DENOMINAÇÃO DA RUA PEDRO LUIZ FILIPPINI</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3161/3161_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3161/3161_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO A ARTIGOS DO REGIMENTO INTERNO</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3206/3206_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3206/3206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA COMISSÃO DE REPRESENTAÇÃO PARA PARTICIPAÇÃO EM  CONGRESSO </t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3230/3230_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3230/3230_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICENÇA SAÚDE A VEREADORA SUELI TIEMI TANAKA DE MATOS</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3300/3300_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3300/3300_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATIVO DE MIRACATU, NO ÂMBITO DA CÂMARA MUNICIPAL DE MIRACATU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3301/pr_05_18_-_uniformes.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3301/pr_05_18_-_uniformes.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O USO DE UNIFORMES NAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE MIRACATU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3322/3322_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3322/3322_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ NOVA REDAÇÃO AO ARTIGO 144 DO REGIMENTO INTERNO, CONSTANTE NO ANEXO DA RESOLUÇÃO 02/11 DA CÂMARA MUNICIPAL DE MIRACATU&amp;#8221;</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3490/pr_07_18_-_proposta_orcamentaria_cm_2019.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3490/pr_07_18_-_proposta_orcamentaria_cm_2019.pdf</t>
   </si>
   <si>
     <t>“Aprova a proposta orçamentária da Câmara Municipal para o Exercício Financeiro de 2019”</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3569/pr_08_18_-_licenca_saude__ver._carlinhos.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3569/pr_08_18_-_licenca_saude__ver._carlinhos.pdf</t>
   </si>
   <si>
     <t>LICENÇA SAÚDE AO VER. ANTONIO CARLOS  SOUZA OLIVEIRA</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3573/pr_09_18_-_ouvidoria.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3573/pr_09_18_-_ouvidoria.pdf</t>
   </si>
   <si>
     <t>CRIA OUVIDORIA NA CÂMARA MUNICIPAL DE MIRACATU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3208/3208_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3208/3208_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 22/17</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PL 25/17 - AUTORIZA O PODER EXECUTIVO CONCEDER TITULO DE PROPRIEDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3376/3376_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3376/3376_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PLC 02/17 - DISPÕE E REGULAMENTA O SERVIÇO DE TRANSPORTE INDIVIDUAL EM AUTOMÓVEIS DE ALUGUEL (TAXI) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3385/3385_texto_integral.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3385/3385_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PR 05/18 - ESTABELECE O USO DE UNIFORMES NAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3423/redacao_final_06_-_pr_06_18_versiculo_biblico.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3423/redacao_final_06_-_pr_06_18_versiculo_biblico.pdf</t>
   </si>
   <si>
     <t>“Dá nova redação ao artigo 144 do Regimento Interno, constante no anexo da Resolução 02/11 da Câmara Municipal de Miracatu”</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3446/redacao_final_07_ao_pl_1318_-_alienacao_parental.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3446/redacao_final_07_ao_pl_1318_-_alienacao_parental.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana de Conscientização e Prevenção à Alienação Parental”, a ser realizada na semana que incluir o dia 25 de abril – Dia Internacional da Conscientização sobre a alienação Parental</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3544/redacao_final_8.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3544/redacao_final_8.pdf</t>
   </si>
   <si>
     <t>ao Projeto de Lei 25/18</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3571/redacao_final_09_-_frases_em_contas.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3571/redacao_final_09_-_frases_em_contas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INCLUSÃO DE FRASES NAS CONTAS DE ÁGUA E ESGOTO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3617/redacao_final_10_18_-_conselho_e_fundo_cultura.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3617/redacao_final_10_18_-_conselho_e_fundo_cultura.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA E DO FUNDO MUNICIPAL DE CULTURA DE MIRACATU”.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
     <t>CED - Conselho de Ética e Decoro Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3527/relatorio_1_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3527/relatorio_1_18.pdf</t>
   </si>
   <si>
     <t>Inadmissibilidade de Representação quanto a manifestação do Ver. José Fanes dos Santos</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Moysés, Américo, Pablo Pereira, Pastor José Fanes, Prof. Carlinhos, Tiemi, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3117/req_01_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3117/req_01_2018.pdf</t>
   </si>
   <si>
     <t>TROCA DE TUBULAÇÃO DE REDE DE ÁGUA E AMPLIAÇÃO DE RESERVATÓRIO</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3142/req_02_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3142/req_02_2018.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A OBRA DE UNIDADE DE SAÚDE DA FAMÍLIA DO BAIRRO DO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3145/req_03_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3145/req_03_2018.pdf</t>
   </si>
   <si>
     <t>MEDIDAS JUDICIAIS PARA CASSAR A CONCESSÃO DA EMPRESSA NISSI SERVIÇOS E OBRAS LTDA-ME</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3146/req_04_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3146/req_04_2018.pdf</t>
   </si>
   <si>
     <t>NOTIQUE A EMPRESA TRANSCONTILHA A RESPEITO DA PRESTAÇÃO DE SERVIÇOS</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3147/req_05_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3147/req_05_2018.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CONSTANTE FALTA DE ÁGUA NOS BAIRROS</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3148/req_06_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3148/req_06_2018.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A CONSTANTE FALTA DE ENERGIA ELÉTRICA NOS BAIRROS RURAIS</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>Junior Baiano, Jair Silva, Prof. Edithe, Zezeco</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3151/req_07_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3151/req_07_2018.pdf</t>
   </si>
   <si>
     <t>URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 04/2018</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3152/req_08_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3152/req_08_2018.pdf</t>
   </si>
   <si>
     <t>URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 05/18</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3162/req_09_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3162/req_09_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATENDIMENTO DE FISIOTERAPEUTA - BAIRRO DE MUSÁCEA</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3173/req_10_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3173/req_10_2018.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE ACESSO AO KM 367 E 364, SENTIDO CURITIBA/SÃO PAULO</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3174/req_11_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3174/req_11_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A RESPEITO DE PROVIDÊNCIAS SOBRE A CONSTANTE FALTA DE ÁGUA NO MUNICÍPIO E APLICAÇÃO DA MULTA CONSTANTE NA LEINº 1527/10</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3175/req_12_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3175/req_12_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PROCURADORIA JURÍDICA REALIZE SERVIÇOS EXTRAORDINÁRIOS</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3176/req_13_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3176/req_13_2018.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA MINUTA DE PROJETO DE LEI</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3177/req_14_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3177/req_14_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE FÉRIAS PAGAS EM DOBRO</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3178/req_15_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3178/req_15_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A REGULARIZAÇÃO DO TERRENO DESTINADO A CAMPO E QUADRO DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3179/req_16_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3179/req_16_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES JUNTO A COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO- UN VALE DO RIBEIRA</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3218/req_17_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3218/req_17_2018.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE PRAZO DA CCJ PARA APRECIAÇÃO DO PROJETO DE RESOLUÇÃO 01/2018</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3219/req_18_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3219/req_18_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES ACERCA DA MANUTENÇÃO DA TORRE DE TV</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3220/req_19_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3220/req_19_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES ACERCA DA ABERTURA DO PROCESSO DE LICITAÇÃO PARA A SAÚDE</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3241/req_20_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3241/req_20_2018.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE POSTE DE MADEIRA</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3242/req_21_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3242/req_21_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES ACERCA DO FUNDEB</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3243/req_22_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3243/req_22_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES ACERCA DA EDUCAÇÃO BÁSICA, APLICAÇÃO DO RECURSO DE 25%</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3244/req_23_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3244/req_23_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE INÍCIO DAS OBRAS DA PRAÇA DE SANTA RITA</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3252/req_24_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3252/req_24_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DO BRASÃO NO PLENÁRIO DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3253/req_25_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3253/req_25_2018.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE POSTE DE MADEIRA  LOCALIZADO NA RUA 09</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3254/req_26_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3254/req_26_2018.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA EM OBRAS REALIZADAS NO BAIRRO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3255/req_27_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3255/req_27_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATENDIMENTO NA VILA DO SOL NASCENTE- BAIRRO SANTA RITA</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3256/req_28_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3256/req_28_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ENTREGA DE CORRESPONDÊNCIA NA RUA RIO GRANDE DO SUL- BAIRRO SANTA RITA</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3257/req_29_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3257/req_29_2018.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA REDE DE CANALIZAÇÃO DE ÁGUA NA RUA SIRIEMA- BAIRRO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3258/req_30_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3258/req_30_2018.pdf</t>
   </si>
   <si>
     <t>UNIFORME DE ESTUDANTES</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3259/req_31_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3259/req_31_2018.pdf</t>
   </si>
   <si>
     <t>ESTUDAS A POSSIBILIDADE JUNTO A EMPRESA TRANSCONTILHA PARA NOVO HORÁRIO DE ÔNIBUS</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3260/req_32_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3260/req_32_2018.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE GUARD RAIL NO RETORNO DO BAIRRO DE SANTA RITA</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3261/req_33_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3261/req_33_2018.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ATENDIMENTO DE DENTISTA NO CAISM</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>Moysés, Pablo Pereira, Pastor José Fanes, Tiemi, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3262/req_34_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3262/req_34_2018.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE AS UNIDADES DE SANEAMENTO INDIVIDUAL</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3294/req_35_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3294/req_35_2018.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI Nº 12/18</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3295/req_36_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3295/req_36_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLEMENTAÇÃO DE RESPOSTA DE REQUERIMENTO SOBRE FÉRIAS PAGAS EM DOBRO</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3296/req_37_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3296/req_37_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES JUNTO A COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3305/req_38_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3305/req_38_2018.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI Nº 10/18</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3306/req__39_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3306/req__39_2018.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº 01/18</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3307/req_40_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3307/req_40_2018.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE PRAZO DA COF PARA APRECIAÇÃO DO PROJETO DE RESOLUÇÃO Nº 01/18</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3315/req_41_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3315/req_41_2018.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE PRAZO DA CSE PARA APRECIAÇÃO DO PROJETO DECRETO LEGISLATIVO Nº 01/18</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3316/req_42_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3316/req_42_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PAGAMENTO DE FÉRIAS PAGAS EM DOBRO</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3317/req_43_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3317/req_43_2018.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A ESCOLA DA MODA</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3318/req_44_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3318/req_44_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES ACERCA DA CELEBRAÇÃO DO CONVÊNIO COM O DESENVOLVE SÃO PAULO-FROTA NOVA MUNICÍPIOS.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3319/req_45_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3319/req_45_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES ACERCA DO PROCEDIMENTO PARA PESAGEM DO TRANSBORDO DO LIXO</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3320/req_46_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3320/req_46_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES ACERCA DE QUANTOS MUNÍCIPES CONCLUÍRAM O CURSO DE COSTURO NO MUNICÍPIO, NOS ÚLTIMOS CINCO ANOS, NO PROJETO ESCOLA DA MODA</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3321/req_47_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3321/req_47_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ACERCA DE PLACAS DE IDENTIFICAÇÃO DE ENTRADAS NOS BAIRROS À MARGEM DA RODOVIA RÉGIS BITTENCOURT</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3331/req_48_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3331/req_48_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A TRAMITAÇÃO DO PLC 02/17 'DISPOE E REGULAMENTA O SERVIÇO DE TRANSPORTE INDIVIDUAL  EM AUTOMÓVEIS DE ALUGUEL (TÁXI)</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3332/req_49_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3332/req_49_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE FAÇA GESTÃO JUNTO À SECRETARIA DA EDUCAÇÃO PARA CRIAÇÃO DE ESCOLA</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3334/req_50_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3334/req_50_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A DENÚNCIA RECEBIDA CONTRA O PRESIDENTE DESTA CASA</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3343/req_51_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3343/req_51_2018.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A REGULARIZAÇÃO DE ABERTURA DE MARGINAL JUNTO À AUTOPISTA REGIS BITTENCOURT</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3355/req_52_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3355/req_52_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EQUIPARAÇÃO DE CRITÉRIOS PARA A CONCESSÃO DE LICENÇA PREMIO</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3365/req_53_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3365/req_53_2018.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE VIABILIZAR ÔNIBUS NOS DOMINGOS E FERIADOS NA LINHA PEDRO BARROS AO ENGENHO E DEMAIS BAIRROS RURAIS</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3366/req_54_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3366/req_54_2018.pdf</t>
   </si>
   <si>
     <t>ELABORAR PROJETO DOS JOVENS DE LATA PARA ENCAMINHAR PARA A UNICEF E A REDE GLOBO DE TELEVISÃO</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3367/req_55_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3367/req_55_2018.pdf</t>
   </si>
   <si>
     <t>ACOLHE E SUBSCREVE A DENÚNCIA DE PAULO SILVA</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3373/req_56_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3373/req_56_2018.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES NA EXTENSÃO DA ESTRADA DO SANTERO- BAIRRO DO FAU</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3374/req_57_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3374/req_57_2018.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE SERVIÇO DE MOTO-TÁXI</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3377/req_58_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3377/req_58_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A PAUTA DA SESSÃO ORDINÁRIA DO DIA 07 DE MAIO</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3379/req_59_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3379/req_59_2018.pdf</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3380/req_60_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3380/req_60_2018.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O INÍCIO DAS OBRAS DA RUA JOAQUIM BALBINO DE CAMPOS- BAIRRO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3381/req_61_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3381/req_61_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A OBRA DO SALTO DE BIGUÁ</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3393/req_62_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3393/req_62_2018.pdf</t>
   </si>
   <si>
     <t>AJUSTES NO PLANO ANUAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3394/req_63_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3394/req_63_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A OBRA DO CEMITÉRIO DA VILA FORMOSA</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3395/req_64_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3395/req_64_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A PRAÇA DE LAZER - BAIRRO JARDIM MIRACATU</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3398/req_65_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3398/req_65_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO INFORMAÇÕES ACERCA DOS QUESTIONAMENTOS ABAIXO MENCIONADOS, PARA EFETIVA FISCALIZAÇÃO POR PARTE DO LEGISLATIVO</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3399/req_66_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3399/req_66_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES COM A MAIOR BREVIDADE ACERCA DE EVENTUAIS MUNÍCIPES QUE TENHAM CONTRAÍDO O VÍRUS DA GRIPE INFLUENZA E SEUS SUBTIPOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3400/req_67_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3400/req_67_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES COM A MAIOR BREVIDADE ACERCA DA DESPESA COM PAGAMENTO DE TODOS OS SERVIDORES DO DEPARTAMENTO DE SAÚDE (PÚBLICO E TERCERIZADA)</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3401/req_68_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3401/req_68_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES COM A MAIOR BREVIDADE ACERCA DA DESPESA COM PAGAMENTO DE TRANSPORTE DE PACIENTES, REALIZADA PELA EMPRESA UNYON EXPRESS - TRANSPORTES ESPECIAIS LTDA-ME</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3402/req_69_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3402/req_69_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A VIABILIDADE DE SE PROCEDER ESTUDOS PARA EVENTUAL IMPLANTAÇÃO DE PLO DE MINHA AUTORIA QUE REGULAMENTA SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE CAPACITAÇÃO EM PRESTAÇÃO DE PRIMEIROS SOCORROS E PREVENÇÃO  DE ACIDENTES A FUNCIONARIOS E PROFESSORES DE ESCOLAS, CRECHES, BERÇÁRIOS, INSTITUIÇÕES SOCIAIS E FILATRÓPICAS E, CENTROS DE EDUCAÇÃO INFANTIL PÚBLICOS E PARTICULARES INSTALADOS NO MUNICÍPIO DE MIRACATU, ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3403/req_70_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3403/req_70_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A VIABILIDADE DE SE PROCEDER ESTUDOS PARA EVENTUAL IMPLANTAÇÃO DO PLO DE MINHA AUTORIA QUE DISPÕE SOBRE A GRAVAÇÃO EM AUDIO  E VÍDEO DOS PROCESSOS LICITATÓRIOS E SUA TRANSMISSÃO AO VIVO, POR MEIO DA INTERNET, NO PORTAL DA TRANSPARÊNCIA DA PREFEITURA DE MIRACATU, ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3421/req_71_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3421/req_71_2018.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre a destinação do ônibus doado pela Receita Federal</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3424/req_72_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3424/req_72_2018.pdf</t>
   </si>
   <si>
     <t>solicita ao executivo a possibilidade de prorrogação de prazo no contrato de prestação de serviços por tempo determinado</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3425/req_73_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3425/req_73_2018.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre a contratação da clínica veterinária para esterilização de animais</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3426/req_74_218.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3426/req_74_218.pdf</t>
   </si>
   <si>
     <t>poda de árvores na Rua Dr. João Lima- Bairro Biguá</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3427/req_75_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3427/req_75_2018.pdf</t>
   </si>
   <si>
     <t>vazamento de água em Oliveira Barros</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3428/req_76_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3428/req_76_2018.pdf</t>
   </si>
   <si>
     <t>solicita ao executivo informações acerca do inventário de todos os veículos da Prefeitura Municipal inclusive os sucateados</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3432/req_77_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3432/req_77_2018.pdf</t>
   </si>
   <si>
     <t>substituição de poste de madeira</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3433/req_78_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3433/req_78_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre programa de expansão elétrica em áreas rurais</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3434/req_79_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3434/req_79_2018.pdf</t>
   </si>
   <si>
     <t>solicita prolongamento de rede de água nas ruas B e C- Bairro Vila Formosa</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3442/req_80_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3442/req_80_2018.pdf</t>
   </si>
   <si>
     <t>solicita estudos para contratação de professores de educação física</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3443/req_81_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3443/req_81_2018.pdf</t>
   </si>
   <si>
     <t>solicita manifestação da comissão de planejamento do solo sobre grande quantidade de lixo próximo a vila matsuda</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3454/req_82_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3454/req_82_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre repasses para a saúde</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3455/req_83_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3455/req_83_2018.pdf</t>
   </si>
   <si>
     <t>solicita informações acerca da USF do Bairro Jardim Alvorada</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3456/req_84_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3456/req_84_2018.pdf</t>
   </si>
   <si>
     <t>solicita informações acerca do veículo do transporte de pacientes</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3457/req_85_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3457/req_85_2018.pdf</t>
   </si>
   <si>
     <t>solicita informações acerca dos veículos do departamento da educação</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>Tiemi, Moysés, Pablo Pereira, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3458/req_86_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3458/req_86_2018.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre o veículo Van</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>Tiemi, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3459/req_87_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3459/req_87_2018.pdf</t>
   </si>
   <si>
     <t>solicita a reavaliação do atual contrato de gestão firmado com a empresa Instituto Social Vida e Resgate a saúde e também o edital de chamamento público nº 06/2018.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3461/req_88_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3461/req_88_2018.pdf</t>
   </si>
   <si>
     <t>Retirada do projeto de lei nº 21/2018</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3468/req_89_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3468/req_89_2018.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre reforma da quadra do bairro Jardim Alvorada</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>Prof. Edithe, Tiemi</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3471/req_90_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3471/req_90_2018.pdf</t>
   </si>
   <si>
     <t>Encaminha estudos sobre pagamento de horas extras e outras despesas no Departamento da Saúde e sugere providências</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>Tiemi, Prof. Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3485/req_91_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3485/req_91_2018.pdf</t>
   </si>
   <si>
     <t>solicitamos ao executivo estudos para viabilidade de se fazer a feira do comércio de miracatu</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3487/req_92_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3487/req_92_2018.pdf</t>
   </si>
   <si>
     <t>solicita ao executivo informações sobre previsão para revisão do Plano de Carreira e Remuneração- Estatuto do Magistério</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3488/req_93_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3488/req_93_2018.pdf</t>
   </si>
   <si>
     <t>realização de estudos para a implantação do programa educando pelo esporte ao departamento Municipal de Educação</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3489/req_94_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3489/req_94_2018.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo da COF para apreciação de várias matérias</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3504/req_95_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3504/req_95_2018.pdf</t>
   </si>
   <si>
     <t>mudança em posição de luminária localizada na rua dois, bairro oliveira barros</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3505/req_96_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3505/req_96_2018.pdf</t>
   </si>
   <si>
     <t>troca de lâmpada ou mudança de posição de luminária, localizada na estrada que liga os bairros oliveira barros e jardim alvorada</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3506/req_97_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3506/req_97_2018.pdf</t>
   </si>
   <si>
     <t>isenção de pagamento de tarifa de pedágio</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3507/req_98_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3507/req_98_2018.pdf</t>
   </si>
   <si>
     <t>recolocação de pavimentação asfáltica em obras realizadas na rua Manoel  Garrincha</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3508/req_99_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3508/req_99_2018.pdf</t>
   </si>
   <si>
     <t>retorno da realização das perícias médicas na Agência da Previdência  Social de Miracatu- SP</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>Pastor José Fanes, Moysés, Pablo Pereira, Tiemi, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3515/req_100_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3515/req_100_2018.pdf</t>
   </si>
   <si>
     <t>reajuste no auxílio alimentação para os servidores municipais</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3516/req_101_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3516/req_101_2018.pdf</t>
   </si>
   <si>
     <t>informa sobre a regularização de abertura de marginal junto à autopista régis bittencourt</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3517/req_102_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3517/req_102_2018.pdf</t>
   </si>
   <si>
     <t>regularização de rede de água paralela a rua dois do bairro serra do cafezal</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3518/req_103_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3518/req_103_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre cursos oferecidos</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3519/req_104_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3519/req_104_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre a obra de cobertura do campo da estação</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3520/req_105_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3520/req_105_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre as obras de pavimentação das ruas Bahia, Valdir Azevedo e Maria Honória.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3521/req_106_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3521/req_106_2018.pdf</t>
   </si>
   <si>
     <t>instalação de placas de sinalização de acesso no Km 367 e 364, sentido Curitiba/São Paulo</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3522/req_107_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3522/req_107_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre a troca de veículo</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3523/req_108_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3523/req_108_2018.pdf</t>
   </si>
   <si>
     <t>solicita estudo para nova abertura para passagem de pedestre na BR 116- Bairro Pedra do Largo</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3540/req_109_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3540/req_109_2018.pdf</t>
   </si>
   <si>
     <t>solicita ao executivo informações sobre a viabilidade de colocação de luminárias na Rua João Carneiro, no Bairro de Biguá</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3541/req_110_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3541/req_110_2018.pdf</t>
   </si>
   <si>
     <t>denominação da Rua Vereador Antonio de Souza</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3542/req_111_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3542/req_111_2018.pdf</t>
   </si>
   <si>
     <t>denominação da rua presbítero carlos rodrigues vieira</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3543/req_112_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3543/req_112_2018.pdf</t>
   </si>
   <si>
     <t>solicita ao executivo encaminhamento de cópia do contrato com organização social instituto santa clara</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3550/req_113_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3550/req_113_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre a defesa civil</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3551/req_114_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3551/req_114_2018.pdf</t>
   </si>
   <si>
     <t>solicita relação de cargos de confiança e comissionados</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3552/req_115_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3552/req_115_2018.pdf</t>
   </si>
   <si>
     <t>solicita ao executivo informações acerca do conserto da Van que transporta pacientes</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3553/req_116_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3553/req_116_2018.pdf</t>
   </si>
   <si>
     <t>solicita ao executivo informações acerca da Organização Social Instituto Social Saúde Resgate à Vida e o Instituto Santa Clara</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3554/req_117_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3554/req_117_2018.pdf</t>
   </si>
   <si>
     <t>solicita que notifique a Elektro referente  a extensão de rede na continuação da Rua Vinícius de Moraes</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3588/req_118_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3588/req_118_2018.pdf</t>
   </si>
   <si>
     <t>requer informações acerca da aplicação dos recursos próprios com o ensino (25% da educação)</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3589/req_119_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3589/req_119_2018.pdf</t>
   </si>
   <si>
     <t>equiparação nos critérios para concessão da licença prêmio</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3590/req_120_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3590/req_120_2018.pdf</t>
   </si>
   <si>
     <t>pedido de alteração na Lei nº 1751/2014</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3591/req_121_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3591/req_121_2018.pdf</t>
   </si>
   <si>
     <t>supressão do parágrafo único da Lei 1334/2005, art.53</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3592/req_122_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3592/req_122_2018.pdf</t>
   </si>
   <si>
     <t>supressão do art. 93, subseção VIII, regime jurídico</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3593/req_123_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3593/req_123_2018.pdf</t>
   </si>
   <si>
     <t>supressão do art. 11, da seção I do crescimento vertical da Lei complementar 07/2012</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3594/req_124_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3594/req_124_2018.pdf</t>
   </si>
   <si>
     <t>solicita colocação de guard-rail e construção de calçada na entrada de miracatu</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3595/req_125_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3595/req_125_2018.pdf</t>
   </si>
   <si>
     <t>solicita manter aberto o retorno no km 380 da BR 116, Bairro Praia do Almoço- Miracatu/SP</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3607/req_126_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3607/req_126_2018.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre campeonatos</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3611/req_127_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3611/req_127_2018.pdf</t>
   </si>
   <si>
     <t>substituição de poste deteriorado</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3619/req_128_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3619/req_128_2018.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo da CCJ para apreciação do Projeto de Resolução nº 09/2018</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3620/req_129_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3620/req_129_2018.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo da CCJ para apreciação  do Projeto de Lei Complementar nº 04/2018</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3628/req_130_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3628/req_130_2018.pdf</t>
   </si>
   <si>
     <t>solicita estudos para escala de vencimentos no quadro do magistério</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3629/req_131_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3629/req_131_2018.pdf</t>
   </si>
   <si>
     <t>cópia do contrato de aluguel do aparelho de raio x</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3630/req_132_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3630/req_132_2018.pdf</t>
   </si>
   <si>
     <t>manutenção e religação de energia elétrica sitio capuava- braterra I</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3642/req_133_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3642/req_133_2018.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre a Praça de Lazer- Bairro Santa Rita</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3643/req_134_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3643/req_134_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre obras de pavimentação da Rua Bahia- Bairro Santa Rita</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3659/req_135_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3659/req_135_2018.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo da COF para apreciação do Projeto de Lei nº 31/2018</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3660/req_136_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3660/req_136_2018.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo da CCJ para apreciação do Projeto de Lei nº 33/2018</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3661/requerimento_137.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3661/requerimento_137.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo da CCJ para apreciação do Projeto de Lei nº 34/2018</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3662/req_138_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3662/req_138_2018.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo da CCJ para apreciação da Proposta de Emenda a LOM</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>Pastor José Fanes, Américo, Gilberto, Moysés, Pablo Pereira, Prof. Carlinhos, Prof. Edithe, Silmara, Tiemi, Vinícius, Zezeco</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3663/req_139_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3663/req_139_2018.pdf</t>
   </si>
   <si>
     <t>aquisição de uniformes para a Banda Municipal</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3665/req_140_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3665/req_140_2018.pdf</t>
   </si>
   <si>
     <t>informações  sobre o agendamento de tratamento do centro de reabilitação e fisioterapia</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3666/req_141_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3666/req_141_2018.pdf</t>
   </si>
   <si>
     <t>notificar à concessionária que administra a Rodovia Casemiro Teixeira até o Km 7,5 pertencente ao Município de Miracatu</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3667/req_142_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3667/req_142_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre a pista de skate</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3668/req_143_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3668/req_143_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre o andamento para construção de habitação de interesse social</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3669/req_144_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3669/req_144_2018.pdf</t>
   </si>
   <si>
     <t>prorrogação de  prazo da CCJ para apreciação do Projeto de Lei nº 36/18</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3670/req_145_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3670/req_145_2018.pdf</t>
   </si>
   <si>
     <t>prorrogação de prazo da CCJ para apreciação do Projeto de Lei Complementar 05/18</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3685/req_146_201.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3685/req_146_201.pdf</t>
   </si>
   <si>
     <t>solicita informações acerca de pagamentos de troféus e medalhas no ano de 2017 e 2018</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3686/req_147_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3686/req_147_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre convocação de dentista</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3687/req_148_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3687/req_148_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre projeto ou convênio de asfalto na rua maranhão- bairro santa rita</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3699/req_149_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3699/req_149_2018.pdf</t>
   </si>
   <si>
     <t>solicita ao executivo informação acerca do processo de regulamentação do ônibus  recebido como doação da receita federal</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3700/req_150_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3700/req_150_2018.pdf</t>
   </si>
   <si>
     <t>solicita ao executivo informação acerca do processo de leilão dos veículos inservíveis</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3701/req_151_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3701/req_151_2018.pdf</t>
   </si>
   <si>
     <t>solicita ao executivo informação acerca do desconto do vale-transporte</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3705/req_152_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3705/req_152_2018.pdf</t>
   </si>
   <si>
     <t>Retirada do Projeto de Lei nº 34/2018</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3709/req_153_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3709/req_153_2018.pdf</t>
   </si>
   <si>
     <t>prorrogação de prazo da COF para apreciação da Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3710/req_154_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3710/req_154_2018.pdf</t>
   </si>
   <si>
     <t>solicita ao executivo que seja observada a Lei nº 1651/2012</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3711/req_155_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3711/req_155_2018.pdf</t>
   </si>
   <si>
     <t>cópia das contas de energia elétrica da Praça Antonio Moreira de Melo- Jardim Alvorada</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3719/req_156_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3719/req_156_2018.pdf</t>
   </si>
   <si>
     <t>celebrar novo convênio com o INCRA</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3720/req_157_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3720/req_157_2018.pdf</t>
   </si>
   <si>
     <t>informações sobre fiscalização no km 395 sentido pista norte- são paulo</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3724/req_158_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3724/req_158_18.pdf</t>
   </si>
   <si>
     <t>prorrogação de prazo da CCJ para apreciação do Projeto de Lei nº 39/2018</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3725/req_159_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3725/req_159_2018.pdf</t>
   </si>
   <si>
     <t>prorrogação de prazo da CSE para apreciação do Projeto de Lei nº 33/2018</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/4498/req_160_2018.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/4498/req_160_2018.pdf</t>
   </si>
   <si>
     <t>prorrogação de prazo da CSE para apreciação do Projeto de Lei nº 35/18</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>INSTITUI A &amp;#8220;SEMANA DE CONSCIENTIZAÇÃO E PREVENÇÃO À ALIENAÇÃO PARENTAL&amp;#8221;, A SER REALIZADA NA SEMANA QUE INCLUIR O DIA 25 DE ABRIL &amp;#8211; DIA INTERNACIONAL DA CONSCIENTIZAÇÃO SOBRE A ALIENAÇÃO PARENTAL.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3467/substitutivo_no_02_ao_pl_16.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3467/substitutivo_no_02_ao_pl_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da inclusão de frases nas contas de água  e esgoto que especifica</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3706/substitutivo_03_18.pdf</t>
+    <t>http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3706/substitutivo_03_18.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO A ARTIGOS QUE ESPECIFICA DA LEI 1735/14 QUE DISPÕE SOBRE A INSTITUIÇÃO DO CONTROLE INTERNO DA CÂMARA MUNICIPAL DE MIRACATU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6743,67 +6743,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3639/proposta_de_emenda_a_lei_organica_no_1_18.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3411/emenda__no_17_18_-__modificativa_ao_pl_19_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3412/emenda_18_-_ao_pr_do_versiculo_bilblio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3460/emenda_19_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3486/emenda_20_18_ao_pl_28.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3546/emenda_21_18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3547/emenda_22_18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3548/emenda_no_23_18_-_nivel_superior.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3549/emenda_24_18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3681/emenda_25_18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3695/emenda_27_18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3721/emenda_28_18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3722/emenda_29_18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3118/ind_01_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3119/ind_02_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3120/ind_03_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3121/ind_04_20.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3122/ind_05_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3123/ind_06_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3124/ind_07_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3125/ind_08_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3126/ind_09_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3127/ind_10_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3128/ind_11_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3129/ind_12_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3130/ind_13_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3131/ind_14_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3132/ind_15_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3133/ind_16_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3134/ind_17_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3135/ind_18_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3136/ind_19_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3137/ind_20_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3138/ind_21_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3139/ind_22_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3140/ind_23_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3141/ind_24_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3149/ind_25_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3150/ind_26_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3163/ind_27_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3164/ind_28_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3165/ind_29_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3166/ind_30_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3167/ind_31_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3168/ind_32_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3169/ind_33_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3180/ind_34_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3181/ind_35_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3182/ind_36_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3183/ind_37_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3184/ind_38_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3185/ind_39_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3186/ind_40_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3187/ind_41_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3188/ind_42_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3189/ind_43_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3190/ind_44_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3191/ind_45_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3192/ind_46_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3193/ind_47_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3194/ind_48_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3195/ind_49_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3196/ind_50_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3197/ind_51_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3198/ind_52_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3199/ind_53_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3213/ind_54_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3214/ind_55_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3215/ind_56_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3216/ind_57_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3217/ind_58_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3236/ind_59_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3237/ind_60_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3238/ind_61_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3239/ind_62_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3240/ind_63_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3247/ind_64_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3245/ind_65_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3246/ind_66_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3248/ind_67_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3249/ind_68_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3263/ind_69_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3264/ind_70_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3265/ind_71_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3266/ind_72_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3267/ind_73_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3268/ind_74_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3269/ind_75_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3270/ind_76_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3271/ind_77_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3272/ind_78_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3273/ind_79_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3297/ind_80_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3298/ind_81_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3309/ind_82_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3310/ind_83_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3311/ind_84_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3312/ind_85_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3313/ind_86_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3314/ind_87_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3326/ind_89_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3327/ind_90_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3328/ind_91_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3329/ind_92_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3330/ind_93_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3338/ind_94_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3339/ind_95_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3340/ind_96_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3341/ind_97_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3342/ind_98_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3356/ind_99_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3357/ind_100_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3358/ind_101_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3359/ind_102_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3360/ind_103_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3361/ind_104_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3362/ind_105_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3363/ind_106_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3364/ind_107_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3390/ind_108_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3391/ind_109_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3392/ind_110_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3396/ind_111_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3397/ind_112_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3404/ind_113_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3405/ind_114_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3406/ind_115_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3413/ind_116_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3414/ind_117_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3415/ind_118_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3416/ind_119_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3418/ind_120_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3419/ind_121_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3420/ind_122_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3429/ind_123_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3430/ind_124_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3431/ind_125_2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3441/ind_126_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3447/ind_127_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3448/ind_128_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3449/ind_129_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3450/ind_130_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3451/ind_131_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3452/ind_132_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3469/ind_133_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3470/ind_134_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3476/ind_135_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3477/ind_136_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3478/ind_137_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3479/ind_138_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3480/ind_139_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3481/ind_140_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3482/ind_141_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3483/ind_142_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3484/ind_143_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3492/ind_144_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3493/ind_145_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3494/ind_146_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3495/ind_147_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3496/ind_148_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3497/ind_149_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3498/ind_150_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3499/ind_151_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3500/ind_152_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3501/ind_153_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3502/ind_154_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3503/ind_155_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3509/ind_156_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3510/ind_157_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3511/ind_158_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3512/ind_159_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3513/ind_160_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3514/ind_161_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3532/ind_162_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3533/ind_163_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3534/ind_164_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3535/ind_165_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3536/ind_166_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3537/ind_167_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3538/ind_168_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3539/ind_169_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3555/ind_170_2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3556/ind_171_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3557/ind_172_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3558/ind_173_2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3559/ind_174_2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3560/ind_175_2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3561/ind_176_2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3562/ind_177_2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3563/ind_178_2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3565/ind_179_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3566/ind_180_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3567/ind_181_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3578/ind_182_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3579/ind_183_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3580/ind_184_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3581/ind_185_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3582/ind_186_2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3583/ind_187_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3584/ind_188_2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3585/ind_189_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3586/ind_190_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3587/ind_191_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3598/ind_192_2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3599/ind_193_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3600/ind_194_2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3602/ind_195_2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3603/ind_196_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3604/ind_197_2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3605/ind_198_2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3606/ind_199_2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3608/ind_200_2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3609/ind_201_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3610/ind_202_2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3612/ind_203_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3618/ind_204_2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3621/ind_205_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3622/ind_206_2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3623/ind_207_2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3631/ind_208_2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3632/ind_209_2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3633/ind_210_2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3634/ind_211_2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3635/ind_212_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3636/ind_213_2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3644/ind_214_2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3645/ind_215_2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3646/ind_216_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3647/ind_217_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3648/ind_218_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3649/ind_219_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3650/ind_220_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3651/ind_221_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3652/ind_222_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3653/ind_223_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3671/ind_224_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3672/ind_225_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3673/ind_226_2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3674/ind_227_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3675/ind_228_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3688/ind_229_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3689/ind_230_2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3690/ind_231_2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3691/ind_232_2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3692/ind_233_2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3712/ind_234_2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3713/ind_235_2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3714/ind_236_2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3715/ind_237_2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3716/ind_238_2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3717/ind_239_2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3308/moc_01_2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3333/moc_02_2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3337/moc_03_2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3368/moc_04_2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3369/moc_05_2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3370/moc_06_2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3453/moc_07_2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3474/moc_08_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3475/moc_09_2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3491/moc_10_2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3545/moc_11_2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3596/moc_12_2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3597/moc_13_2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3654/moc_14_2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3655/moc_15_2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3656/moc_16_2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3702/moc_17_2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3703/moc_18_2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3292/parecer_29_ccj.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3348/parecer_34_18.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3383/parecer_39_2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3384/parecer_40_2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3387/parecer_42_18.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3389/parecer_44_18.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3440/parecer_48_2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3444/parecer_49_18_-_ref_ldo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3445/parecer__50_18.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3462/parecer_51_18_ccj.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3463/parecer_52_18_ccj.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3464/parecer_53_18__ccj.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3465/parecer_54_18_ccj.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3466/parecer_55_18_ccj.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3473/parecer_56_18.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3524/parecer_57_18_cof__cse.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3525/parecer_58_18_-__pl_29.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3526/parecer_59_18.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3528/parecer_60_18.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3529/parecer_61_18.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3530/parecer_62_18.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3531/parecer_63_18.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3576/parecer_64_2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3577/parecer_65_18.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3615/parecer_66_18.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3616/parecer_67_18.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3624/parecer__68_2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3625/parecer_69_18.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3626/parecer_70_18.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3640/parecer_72.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3678/parecer__73_18.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3679/parecer_74_18.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3680/parecer_75_18_sobre_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3682/parecer_76_18.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3683/parecer_77_18.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3684/parecer_78_18.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3696/parecer_79_18.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3697/parecer_80_18_kjmsabs.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3698/parecer_81_18_m34DaGt.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3704/parecer_82.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3707/parecer_83_18.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3727/parecer_85_18.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/5430/parecer_004440.989.18-4__contas_2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3302/pdl_03_18_-_titulo_dep_paulo_correa_jr.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3568/pdl_04_18_-_titulo_fernando_batista.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3570/pdl_05_18_-_titulo_jose_alexandre.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3575/pdl_06_18.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3613/pdl_07_18.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3718/pdl_08_18_-_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3435/plc_02_18.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3436/plc_03_18_-_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3572/plc_003_2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3641/plano_diretor_de_miracatu.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3664/plc_06_18.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3372/pl_21_18_-_licitacao.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3378/pl_23_18_-_denomina_rua_do_evangelho_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3407/pl_24_18.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3417/pl_25_18_-_suplementacao__saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3437/pl_26_atrib._aux._contabil..pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3438/pl_27_atribuicoes_caps.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3439/pl_28_conselho_e_fundo_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3472/pl_29_18_correcao_da_rua_catharina_loureiro.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3564/pl_30_18_-_resolucao_6_consaude.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3574/loa_2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3601/pl_32_18_-_denominacao_praca_joaquim_policarpo.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3637/pl_33_18.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3638/pl_34_18.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3657/pl_35_18.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3658/pl_36_18.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3676/pl_37_18.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3677/pl_38_18.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3693/pl_39_18.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3301/pr_05_18_-_uniformes.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3490/pr_07_18_-_proposta_orcamentaria_cm_2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3569/pr_08_18_-_licenca_saude__ver._carlinhos.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3573/pr_09_18_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3423/redacao_final_06_-_pr_06_18_versiculo_biblico.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3446/redacao_final_07_ao_pl_1318_-_alienacao_parental.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3544/redacao_final_8.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3571/redacao_final_09_-_frases_em_contas.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3617/redacao_final_10_18_-_conselho_e_fundo_cultura.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3527/relatorio_1_18.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3117/req_01_2018.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3142/req_02_2018.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3145/req_03_2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3146/req_04_2018.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3147/req_05_2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3148/req_06_2018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3151/req_07_2018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3152/req_08_2018.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3162/req_09_2018.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3173/req_10_2018.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3174/req_11_2018.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3175/req_12_2018.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3176/req_13_2018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3177/req_14_2018.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3178/req_15_2018.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3179/req_16_2018.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3218/req_17_2018.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3219/req_18_2018.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3220/req_19_2018.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3241/req_20_2018.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3242/req_21_2018.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3243/req_22_2018.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3244/req_23_2018.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3252/req_24_2018.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3253/req_25_2018.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3254/req_26_2018.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3255/req_27_2018.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3256/req_28_2018.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3257/req_29_2018.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3258/req_30_2018.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3259/req_31_2018.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3260/req_32_2018.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3261/req_33_2018.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3262/req_34_2018.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3294/req_35_2018.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3295/req_36_2018.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3296/req_37_2018.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3305/req_38_2018.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3306/req__39_2018.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3307/req_40_2018.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3315/req_41_2018.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3316/req_42_2018.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3317/req_43_2018.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3318/req_44_2018.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3319/req_45_2018.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3320/req_46_2018.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3321/req_47_2018.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3331/req_48_2018.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3332/req_49_2018.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3334/req_50_2018.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3343/req_51_2018.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3355/req_52_2018.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3365/req_53_2018.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3366/req_54_2018.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3367/req_55_2018.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3373/req_56_2018.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3374/req_57_2018.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3377/req_58_2018.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3379/req_59_2018.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3380/req_60_2018.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3381/req_61_2018.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3393/req_62_2018.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3394/req_63_2018.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3395/req_64_2018.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3398/req_65_2018.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3399/req_66_2018.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3400/req_67_2018.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3401/req_68_2018.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3402/req_69_2018.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3403/req_70_2018.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3421/req_71_2018.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3424/req_72_2018.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3425/req_73_2018.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3426/req_74_218.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3427/req_75_2018.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3428/req_76_2018.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3432/req_77_2018.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3433/req_78_2018.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3434/req_79_2018.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3442/req_80_2018.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3443/req_81_2018.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3454/req_82_2018.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3455/req_83_2018.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3456/req_84_2018.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3457/req_85_2018.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3458/req_86_2018.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3459/req_87_2018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3461/req_88_2018.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3468/req_89_2018.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3471/req_90_2018.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3485/req_91_2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3487/req_92_2018.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3488/req_93_2018.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3489/req_94_2018.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3504/req_95_2018.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3505/req_96_2018.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3506/req_97_2018.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3507/req_98_2018.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3508/req_99_2018.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3515/req_100_2018.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3516/req_101_2018.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3517/req_102_2018.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3518/req_103_2018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3519/req_104_2018.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3520/req_105_2018.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3521/req_106_2018.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3522/req_107_2018.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3523/req_108_2018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3540/req_109_2018.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3541/req_110_2018.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3542/req_111_2018.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3543/req_112_2018.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3550/req_113_2018.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3551/req_114_2018.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3552/req_115_2018.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3553/req_116_2018.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3554/req_117_2018.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3588/req_118_2018.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3589/req_119_2018.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3590/req_120_2018.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3591/req_121_2018.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3592/req_122_2018.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3593/req_123_2018.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3594/req_124_2018.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3595/req_125_2018.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3607/req_126_2018.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3611/req_127_2018.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3619/req_128_2018.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3620/req_129_2018.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3628/req_130_2018.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3629/req_131_2018.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3630/req_132_2018.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3642/req_133_2018.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3643/req_134_2018.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3659/req_135_2018.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3660/req_136_2018.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3661/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3662/req_138_2018.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3663/req_139_2018.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3665/req_140_2018.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3666/req_141_2018.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3667/req_142_2018.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3668/req_143_2018.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3669/req_144_2018.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3670/req_145_2018.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3685/req_146_201.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3686/req_147_2018.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3687/req_148_2018.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3699/req_149_2018.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3700/req_150_2018.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3701/req_151_2018.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3705/req_152_2018.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3709/req_153_2018.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3710/req_154_2018.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3711/req_155_2018.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3719/req_156_2018.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3720/req_157_2018.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3724/req_158_18.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3725/req_159_2018.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/4498/req_160_2018.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3467/substitutivo_no_02_ao_pl_16.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3706/substitutivo_03_18.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3639/proposta_de_emenda_a_lei_organica_no_1_18.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3411/emenda__no_17_18_-__modificativa_ao_pl_19_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3412/emenda_18_-_ao_pr_do_versiculo_bilblio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3460/emenda_19_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3486/emenda_20_18_ao_pl_28.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3546/emenda_21_18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3547/emenda_22_18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3548/emenda_no_23_18_-_nivel_superior.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3549/emenda_24_18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3681/emenda_25_18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3695/emenda_27_18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3721/emenda_28_18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3722/emenda_29_18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3118/ind_01_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3119/ind_02_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3120/ind_03_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3121/ind_04_20.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3122/ind_05_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3123/ind_06_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3124/ind_07_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3125/ind_08_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3126/ind_09_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3127/ind_10_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3128/ind_11_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3129/ind_12_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3130/ind_13_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3131/ind_14_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3132/ind_15_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3133/ind_16_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3134/ind_17_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3135/ind_18_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3136/ind_19_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3137/ind_20_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3138/ind_21_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3139/ind_22_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3140/ind_23_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3141/ind_24_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3149/ind_25_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3150/ind_26_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3163/ind_27_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3164/ind_28_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3165/ind_29_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3166/ind_30_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3167/ind_31_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3168/ind_32_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3169/ind_33_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3180/ind_34_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3181/ind_35_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3182/ind_36_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3183/ind_37_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3184/ind_38_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3185/ind_39_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3186/ind_40_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3187/ind_41_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3188/ind_42_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3189/ind_43_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3190/ind_44_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3191/ind_45_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3192/ind_46_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3193/ind_47_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3194/ind_48_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3195/ind_49_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3196/ind_50_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3197/ind_51_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3198/ind_52_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3199/ind_53_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3213/ind_54_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3214/ind_55_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3215/ind_56_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3216/ind_57_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3217/ind_58_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3236/ind_59_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3237/ind_60_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3238/ind_61_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3239/ind_62_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3240/ind_63_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3247/ind_64_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3245/ind_65_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3246/ind_66_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3248/ind_67_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3249/ind_68_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3263/ind_69_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3264/ind_70_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3265/ind_71_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3266/ind_72_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3267/ind_73_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3268/ind_74_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3269/ind_75_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3270/ind_76_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3271/ind_77_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3272/ind_78_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3273/ind_79_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3297/ind_80_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3298/ind_81_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3309/ind_82_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3310/ind_83_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3311/ind_84_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3312/ind_85_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3313/ind_86_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3314/ind_87_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3326/ind_89_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3327/ind_90_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3328/ind_91_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3329/ind_92_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3330/ind_93_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3338/ind_94_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3339/ind_95_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3340/ind_96_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3341/ind_97_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3342/ind_98_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3356/ind_99_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3357/ind_100_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3358/ind_101_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3359/ind_102_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3360/ind_103_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3361/ind_104_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3362/ind_105_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3363/ind_106_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3364/ind_107_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3390/ind_108_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3391/ind_109_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3392/ind_110_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3396/ind_111_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3397/ind_112_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3404/ind_113_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3405/ind_114_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3406/ind_115_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3413/ind_116_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3414/ind_117_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3415/ind_118_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3416/ind_119_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3418/ind_120_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3419/ind_121_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3420/ind_122_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3429/ind_123_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3430/ind_124_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3431/ind_125_2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3441/ind_126_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3447/ind_127_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3448/ind_128_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3449/ind_129_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3450/ind_130_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3451/ind_131_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3452/ind_132_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3469/ind_133_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3470/ind_134_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3476/ind_135_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3477/ind_136_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3478/ind_137_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3479/ind_138_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3480/ind_139_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3481/ind_140_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3482/ind_141_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3483/ind_142_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3484/ind_143_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3492/ind_144_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3493/ind_145_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3494/ind_146_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3495/ind_147_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3496/ind_148_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3497/ind_149_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3498/ind_150_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3499/ind_151_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3500/ind_152_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3501/ind_153_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3502/ind_154_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3503/ind_155_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3509/ind_156_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3510/ind_157_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3511/ind_158_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3512/ind_159_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3513/ind_160_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3514/ind_161_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3532/ind_162_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3533/ind_163_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3534/ind_164_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3535/ind_165_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3536/ind_166_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3537/ind_167_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3538/ind_168_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3539/ind_169_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3555/ind_170_2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3556/ind_171_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3557/ind_172_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3558/ind_173_2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3559/ind_174_2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3560/ind_175_2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3561/ind_176_2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3562/ind_177_2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3563/ind_178_2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3565/ind_179_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3566/ind_180_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3567/ind_181_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3578/ind_182_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3579/ind_183_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3580/ind_184_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3581/ind_185_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3582/ind_186_2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3583/ind_187_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3584/ind_188_2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3585/ind_189_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3586/ind_190_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3587/ind_191_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3598/ind_192_2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3599/ind_193_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3600/ind_194_2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3602/ind_195_2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3603/ind_196_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3604/ind_197_2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3605/ind_198_2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3606/ind_199_2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3608/ind_200_2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3609/ind_201_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3610/ind_202_2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3612/ind_203_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3618/ind_204_2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3621/ind_205_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3622/ind_206_2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3623/ind_207_2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3631/ind_208_2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3632/ind_209_2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3633/ind_210_2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3634/ind_211_2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3635/ind_212_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3636/ind_213_2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3644/ind_214_2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3645/ind_215_2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3646/ind_216_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3647/ind_217_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3648/ind_218_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3649/ind_219_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3650/ind_220_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3651/ind_221_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3652/ind_222_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3653/ind_223_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3671/ind_224_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3672/ind_225_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3673/ind_226_2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3674/ind_227_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3675/ind_228_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3688/ind_229_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3689/ind_230_2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3690/ind_231_2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3691/ind_232_2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3692/ind_233_2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3712/ind_234_2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3713/ind_235_2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3714/ind_236_2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3715/ind_237_2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3716/ind_238_2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3717/ind_239_2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3308/moc_01_2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3333/moc_02_2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3337/moc_03_2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3368/moc_04_2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3369/moc_05_2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3370/moc_06_2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3453/moc_07_2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3474/moc_08_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3475/moc_09_2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3491/moc_10_2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3545/moc_11_2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3596/moc_12_2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3597/moc_13_2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3654/moc_14_2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3655/moc_15_2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3656/moc_16_2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3702/moc_17_2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3703/moc_18_2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3292/parecer_29_ccj.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3348/parecer_34_18.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3383/parecer_39_2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3384/parecer_40_2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3387/parecer_42_18.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3389/parecer_44_18.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3440/parecer_48_2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3444/parecer_49_18_-_ref_ldo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3445/parecer__50_18.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3462/parecer_51_18_ccj.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3463/parecer_52_18_ccj.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3464/parecer_53_18__ccj.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3465/parecer_54_18_ccj.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3466/parecer_55_18_ccj.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3473/parecer_56_18.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3524/parecer_57_18_cof__cse.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3525/parecer_58_18_-__pl_29.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3526/parecer_59_18.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3528/parecer_60_18.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3529/parecer_61_18.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3530/parecer_62_18.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3531/parecer_63_18.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3576/parecer_64_2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3577/parecer_65_18.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3615/parecer_66_18.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3616/parecer_67_18.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3624/parecer__68_2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3625/parecer_69_18.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3626/parecer_70_18.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3640/parecer_72.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3678/parecer__73_18.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3679/parecer_74_18.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3680/parecer_75_18_sobre_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3682/parecer_76_18.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3683/parecer_77_18.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3684/parecer_78_18.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3696/parecer_79_18.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3697/parecer_80_18_kjmsabs.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3698/parecer_81_18_m34DaGt.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3704/parecer_82.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3707/parecer_83_18.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3727/parecer_85_18.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/5430/parecer_004440.989.18-4__contas_2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3302/pdl_03_18_-_titulo_dep_paulo_correa_jr.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3568/pdl_04_18_-_titulo_fernando_batista.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3570/pdl_05_18_-_titulo_jose_alexandre.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3575/pdl_06_18.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3613/pdl_07_18.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3718/pdl_08_18_-_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3435/plc_02_18.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3436/plc_03_18_-_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3572/plc_003_2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3641/plano_diretor_de_miracatu.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3664/plc_06_18.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3372/pl_21_18_-_licitacao.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3378/pl_23_18_-_denomina_rua_do_evangelho_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3407/pl_24_18.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3417/pl_25_18_-_suplementacao__saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3437/pl_26_atrib._aux._contabil..pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3438/pl_27_atribuicoes_caps.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3439/pl_28_conselho_e_fundo_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3472/pl_29_18_correcao_da_rua_catharina_loureiro.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3564/pl_30_18_-_resolucao_6_consaude.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3574/loa_2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3601/pl_32_18_-_denominacao_praca_joaquim_policarpo.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3637/pl_33_18.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3638/pl_34_18.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3657/pl_35_18.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3658/pl_36_18.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3676/pl_37_18.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3677/pl_38_18.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3693/pl_39_18.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3301/pr_05_18_-_uniformes.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3490/pr_07_18_-_proposta_orcamentaria_cm_2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3569/pr_08_18_-_licenca_saude__ver._carlinhos.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3573/pr_09_18_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/./sapl/public/materialegislativa/2018/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3423/redacao_final_06_-_pr_06_18_versiculo_biblico.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3446/redacao_final_07_ao_pl_1318_-_alienacao_parental.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3544/redacao_final_8.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3571/redacao_final_09_-_frases_em_contas.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3617/redacao_final_10_18_-_conselho_e_fundo_cultura.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3527/relatorio_1_18.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3117/req_01_2018.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3142/req_02_2018.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3145/req_03_2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3146/req_04_2018.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3147/req_05_2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3148/req_06_2018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3151/req_07_2018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3152/req_08_2018.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3162/req_09_2018.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3173/req_10_2018.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3174/req_11_2018.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3175/req_12_2018.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3176/req_13_2018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3177/req_14_2018.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3178/req_15_2018.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3179/req_16_2018.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3218/req_17_2018.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3219/req_18_2018.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3220/req_19_2018.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3241/req_20_2018.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3242/req_21_2018.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3243/req_22_2018.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3244/req_23_2018.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3252/req_24_2018.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3253/req_25_2018.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3254/req_26_2018.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3255/req_27_2018.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3256/req_28_2018.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3257/req_29_2018.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3258/req_30_2018.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3259/req_31_2018.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3260/req_32_2018.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3261/req_33_2018.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3262/req_34_2018.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3294/req_35_2018.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3295/req_36_2018.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3296/req_37_2018.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3305/req_38_2018.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3306/req__39_2018.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3307/req_40_2018.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3315/req_41_2018.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3316/req_42_2018.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3317/req_43_2018.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3318/req_44_2018.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3319/req_45_2018.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3320/req_46_2018.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3321/req_47_2018.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3331/req_48_2018.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3332/req_49_2018.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3334/req_50_2018.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3343/req_51_2018.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3355/req_52_2018.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3365/req_53_2018.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3366/req_54_2018.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3367/req_55_2018.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3373/req_56_2018.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3374/req_57_2018.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3377/req_58_2018.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3379/req_59_2018.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3380/req_60_2018.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3381/req_61_2018.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3393/req_62_2018.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3394/req_63_2018.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3395/req_64_2018.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3398/req_65_2018.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3399/req_66_2018.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3400/req_67_2018.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3401/req_68_2018.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3402/req_69_2018.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3403/req_70_2018.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3421/req_71_2018.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3424/req_72_2018.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3425/req_73_2018.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3426/req_74_218.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3427/req_75_2018.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3428/req_76_2018.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3432/req_77_2018.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3433/req_78_2018.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3434/req_79_2018.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3442/req_80_2018.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3443/req_81_2018.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3454/req_82_2018.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3455/req_83_2018.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3456/req_84_2018.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3457/req_85_2018.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3458/req_86_2018.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3459/req_87_2018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3461/req_88_2018.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3468/req_89_2018.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3471/req_90_2018.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3485/req_91_2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3487/req_92_2018.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3488/req_93_2018.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3489/req_94_2018.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3504/req_95_2018.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3505/req_96_2018.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3506/req_97_2018.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3507/req_98_2018.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3508/req_99_2018.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3515/req_100_2018.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3516/req_101_2018.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3517/req_102_2018.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3518/req_103_2018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3519/req_104_2018.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3520/req_105_2018.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3521/req_106_2018.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3522/req_107_2018.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3523/req_108_2018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3540/req_109_2018.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3541/req_110_2018.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3542/req_111_2018.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3543/req_112_2018.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3550/req_113_2018.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3551/req_114_2018.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3552/req_115_2018.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3553/req_116_2018.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3554/req_117_2018.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3588/req_118_2018.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3589/req_119_2018.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3590/req_120_2018.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3591/req_121_2018.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3592/req_122_2018.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3593/req_123_2018.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3594/req_124_2018.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3595/req_125_2018.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3607/req_126_2018.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3611/req_127_2018.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3619/req_128_2018.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3620/req_129_2018.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3628/req_130_2018.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3629/req_131_2018.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3630/req_132_2018.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3642/req_133_2018.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3643/req_134_2018.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3659/req_135_2018.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3660/req_136_2018.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3661/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3662/req_138_2018.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3663/req_139_2018.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3665/req_140_2018.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3666/req_141_2018.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3667/req_142_2018.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3668/req_143_2018.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3669/req_144_2018.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3670/req_145_2018.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3685/req_146_201.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3686/req_147_2018.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3687/req_148_2018.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3699/req_149_2018.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3700/req_150_2018.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3701/req_151_2018.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3705/req_152_2018.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3709/req_153_2018.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3710/req_154_2018.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3711/req_155_2018.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3719/req_156_2018.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3720/req_157_2018.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3724/req_158_18.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3725/req_159_2018.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/4498/req_160_2018.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3467/substitutivo_no_02_ao_pl_16.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miracatu.sp.leg.br/media/sapl/public/materialegislativa/2018/3706/substitutivo_03_18.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H610"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="180.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>